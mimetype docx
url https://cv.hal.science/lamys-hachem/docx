--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -484,609 +484,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t>
+                <w:t xml:space="preserve">LES ENSEMBLES MONUMENTAUX DU NÉOLITHIQUE MOYEN DE BEAURIEUX &amp;quot;LA PLAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3-4, pp.11-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961877v1</w:t>
+                <w:t xml:space="preserve">hal-02551076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aurochs du Bronze final à Palaiseau (Essonne) dans une fosse aménagée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une sépulture Campaniforme en plaine du Briennois (Blignicourt, Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.23-38</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.149-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967608v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sépulture Campaniforme en plaine du Briennois (Blignicourt, Aube)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+                <w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.149-180</w:t>
+              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967724v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ENSEMBLES MONUMENTAUX DU NÉOLITHIQUE MOYEN DE BEAURIEUX &amp;quot;LA PLAINE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+                <w:t xml:space="preserve">Un aurochs du Bronze final à Palaiseau (Essonne) dans une fosse aménagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Chartier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3-4, pp.11-123</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551076v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905428v1</w:t>
+                <w:t xml:space="preserve">hal-01961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals in LBK Society : Identity and gender markers</w:t>
               </w:r>
@@ -1135,731 +1135,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie mondiale à l’heure du Japon. Compte rendu du 8e World Archaeology Congress à Kyōto (28/08-2/09/2016)</w:t>
+                <w:t xml:space="preserve">L’apport du site d’habitat de Conty « ZAC Dunant » (Somme) à la connaissance de la culture de Cerny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Schlanger</w:t>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+                <w:t xml:space="preserve">Frédéric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.49-54. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (2), pp.291-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2016.14625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396386v1</w:t>
+                <w:t xml:space="preserve">hal-01421121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du site d’habitat de Conty « ZAC Dunant » (Somme) à la connaissance de la culture de Cerny</w:t>
+                <w:t xml:space="preserve">Le bâtiment 6 NMII de Saint-André-sur-Orne : &amp;quot;La Delle du Poirier&amp;quot; (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Joseph</w:t>
+                <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Lorraine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journée d’information du 26 novembre 2016, Saint-Germain-en-Laye, 11, pp.71-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421121v1</w:t>
+                <w:t xml:space="preserve">hal-02457712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment 6 NMII de Saint-André-sur-Orne : &amp;quot;La Delle du Poirier&amp;quot; (Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’archéologie mondiale à l’heure du Japon. Compte rendu du 8e World Archaeology Congress à Kyōto (28/08-2/09/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schlanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Charraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457712v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
+                <w:t xml:space="preserve">Une succession d’occupation du Néolithique ancien à la fin du Néolithique sur le site de Limay « Rue Nationale » (Yvelines) : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Marion Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246515v1</w:t>
+                <w:t xml:space="preserve">hal-03867535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une succession d’occupation du Néolithique ancien à la fin du Néolithique sur le site de Limay « Rue Nationale » (Yvelines) : résultats préliminaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation et dépôts dans l'enceinte Michelsberg de Crécy-sur-Serre (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867535v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et dépôts dans l'enceinte Michelsberg de Crécy-sur-Serre (Aisne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960123v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -2233,77 +2233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique ancien dans la basse vallée de la Marne : l’habitat de Changis « les Pétreaux » (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2794,445 +2794,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327507v1</w:t>
+                <w:t xml:space="preserve">hal-04327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327486v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327481v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronological framework of the Aisne valley LBK: relative and absolute perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,168 +3290,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube, Champagne-Ardenne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811315v1</w:t>
+                <w:t xml:space="preserve">hal-03724066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3460,215 +3443,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube, Champagne-Ardenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Polloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724066v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: Relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
               </w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3779,103 +3779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
@@ -3904,64 +3904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economy and sociology of Linearbandkeramik households: a new model for western Europe’s first farmer populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3993,415 +3993,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l’enceinte rubanée de Menneville “Derrière le Village” (Aisne)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Linearbandkeramik faunal « object-signs»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe, 33ème Colloque sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725723v1</w:t>
+                <w:t xml:space="preserve">hal-03725710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Linearbandkeramik faunal « object-signs»</w:t>
+                <w:t xml:space="preserve">Il était une fois...l'histoire des animaux racontée par les archéologues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées de l’Archéologie, Musée AL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Alba-la-Romaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725710v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois...l'histoire des animaux racontée par les archéologues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monumental cemeteries of the 5&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; millennium BC: The Fleury-sur-Orne contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambon Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Archéologie, Musée AL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Alba-la-Romaine, France</w:t>
+              <w:t xml:space="preserve">Megaliths – Societies – Landscapes. Early Monumentality and Social Diﬀerentiation in Neolithic Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Müller; Martin Hinz; Maria Wunderlich, Jun 2015, Kiel, Germany. pp.177-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859858v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monumental cemeteries of the 5&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; millennium BC: The Fleury-sur-Orne contribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chambon Philippe</w:t>
+                <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l’enceinte rubanée de Menneville “Derrière le Village” (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giazzon</w:t>
+                <w:t xml:space="preserve">Michel Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Megaliths – Societies – Landscapes. Early Monumentality and Social Diﬀerentiation in Neolithic Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Müller; Martin Hinz; Maria Wunderlich, Jun 2015, Kiel, Germany. pp.177-192</w:t>
+              <w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe, 33ème Colloque sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02464711v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture campaniforme en plaine du Briennois (Blignicourt, Marne)</w:t>
               </w:r>
@@ -4512,51 +4512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles datations pour les bâtiments des Lignères à Mareuil-lès-Meaux (Seine-et-Marne) ? Habitations et habitats du Néolithique à l’Âge du Bronze en France et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,51 +4637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,872 +4756,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamys Hachem</w:t>
+                <w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detecting and explaining technological innovation in Praehistoric Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112461v1</w:t>
+                <w:t xml:space="preserve">hal-01932465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La faune et l’industrie osseuse dans les enceintes Michelsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t>
+              <w:t xml:space="preserve">Congrès préhistorique de France, « Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932465v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune et l’industrie osseuse dans les enceintes Michelsberg</w:t>
+                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès préhistorique de France, « Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Bones and Society. Integrating zooarchaeology and social archaelogy. 8th International Conference of the World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830996v1</w:t>
+                <w:t xml:space="preserve">hal-03830983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
+                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bones and Society. Integrating zooarchaeology and social archaelogy. 8th International Conference of the World Archaeological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference of the World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830983v1</w:t>
+                <w:t xml:space="preserve">hal-03725706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of the World Archaeological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725706v1</w:t>
+                <w:t xml:space="preserve">hal-02195068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+                <w:t xml:space="preserve">Le site des Lignères à Mareuil-lès-Meaux (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">InterNéo 10, Actes de la Journée d'informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyrille Billard; Anthony Denaire, Nov 2014, Paris, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195068v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site des Lignères à Mareuil-lès-Meaux (Seine-et-Marne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site néolithique de Bucy-le-Long « La Fosselle »(Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNéo 10, Actes de la Journée d'informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyrille Billard; Anthony Denaire, Nov 2014, Paris, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">Journées Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, [inconnue], France. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886390v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00168640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site néolithique de Bucy-le-Long « La Fosselle »(Aisne)</w:t>
+                <w:t xml:space="preserve">Structuration spatiale d’un village du Rubané Récent, Cuiry-lès-Chaudardes (Aisne). Analyse d’une catégorie de rejets domestiques : la faune.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, [inconnue], France. pp.17-22</w:t>
+              <w:t xml:space="preserve">Espaces physiques, espaces sociaux, dans l’analyse interne des sites du Néolithique à l’Age du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00168640v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments sur cinq tombes rubanées à Berry-au-Bac (Aisne, France) - principaux apports à l'étude du rituel funéraire danubien occidental</w:t>
               </w:r>
@@ -5673,839 +5617,770 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII ème colloque interrégional sur le Néolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Strasbourg, France. pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00168628v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02968856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wejden Ben Dhafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wejden Ben Dhafer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bennett</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fromont</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220 p., 2021, 978-1-78969-976-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm, Hunt, Feast, Celebrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sidestone Press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 342 p., 2021, 978-94-6426-022-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villiers-sur-Seine. Un habitat aristocratique du IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 456 p., 2020, Recherches archéologiques 18, 978-2-271-13049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéo animaux. L’incroyable histoire de l’archéologie des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud et Inrap. 2013, 978-2-330-01982-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique de Cuiry-lès-Chaudardes -I De l'analyse de la faune à la structuration sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlag Marie Leidorf GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120, 2011, Internationale Archäologie, 978-3-89646-495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces physiques espaces sociaux dans l'analyse interne des sites du Néolithique à l'âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auxiette Ginette; Hachem Lamys; Robert Bruno. pp.433, 1997, 978-2-7355-0358-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6515,421 +6390,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Riquier</w:t>
+                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Riquier. </w:t>
+              <w:t xml:space="preserve">Kerouanton Isabelle; Maitay Christophe; Praud Ivan; Soler Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.213-234, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086087v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kerouanton Isabelle; Maitay Christophe; Praud Ivan; Soler Ludovic. </w:t>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.213-234, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895696v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage et la chasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-174, 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles explorations, nouvelles observations sur l'enceinte rubanée de Menneville &amp;quot;Derrière le Village&amp;quot; (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6938,1119 +6813,1119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.157-173, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animal au sein des sociétés néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la France. 20 ans d'archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-71, 2021, 9782080234704. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation animale : du quotidien au festin collectif saisonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Peake (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villiers-sur-Seine, un habitat aristocratique du IXe siècle avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Inrap/CNRS Editions, 2020, Recherches Archéologiques 18, 978-2-271-13049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands bâtiments du Néolithique final à St-André-sur-Orne (Calvados)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faune et travail des matières osseuses dans les enceintes du Néolithique Moyen II du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, volume 3, Néolithique – âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.289-306, 2019</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-118, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884339v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune et travail des matières osseuses dans les enceintes du Néolithique Moyen II du Bassin parisien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grands bâtiments du Néolithique final à St-André-sur-Orne (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Montoya; J.-P. Fagnart; J.-L. Locht. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-118, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, volume 3, Néolithique – âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.289-306, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876635v1</w:t>
+                <w:t xml:space="preserve">hal-02884339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestiquer l’animal : enjeux biologiques, sociaux et philosophiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Demoule Jean-Paul; Garcia Dominique; Schnapp Alain. </w:t>
+                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire des Civilisations. Comment l'archéologie boulverse nos connaisssances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte / Inrap, pp.182-184, 2018</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967660v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle de l’animal dans les pratiques funéraires au Cerny : l’exemple de la nécropole néolithique de Fleury-sur-Orne (Calvados)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La révolution agricole néolithique : cortège local de plantes cultivées et panorama évolutif des faunes domestiques et chassées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-328, 2018, 978-2-7355-0886-0</w:t>
+              <w:t xml:space="preserve">Archéologie de l’Aube. Des premiers paysans au prince de Laveau 5300 à 450 avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.103-107, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154968v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place et rôle de l’animal dans les pratiques funéraires au Cerny : l’exemple de la nécropole néolithique de Fleury-sur-Orne (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 64, </w:t>
+              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
+                <w:t xml:space="preserve">Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-328, 2018, 978-2-7355-0886-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466613v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution agricole néolithique : cortège local de plantes cultivées et panorama évolutif des faunes domestiques et chassées</w:t>
+                <w:t xml:space="preserve">Domestiquer l’animal : enjeux biologiques, sociaux et philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demoule Jean-Paul; Garcia Dominique; Schnapp Alain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de l’Aube. Des premiers paysans au prince de Laveau 5300 à 450 avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.103-107, 2018</w:t>
+              <w:t xml:space="preserve">Une histoire des Civilisations. Comment l'archéologie boulverse nos connaisssances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte / Inrap, pp.182-184, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967633v1</w:t>
+                <w:t xml:space="preserve">hal-02967660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles datations pour les bâtiments des « Lignères » à Mareuil-lès-Meaux (Seine-et-Marne) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,307 +7974,298 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitations et Habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des secondes rencontres Nord/Sud de Préhistoire récente, Dijon 19-21 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.247-260, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage et la chasse au Chasséen septentrional : renouvellement des connaissances d'après l'étude des enceintes de Villers-Carbonnel (Somme) et de Passel (Oise).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrin, T; Chambon, P.; Gibaja Bao, J.; Goude, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chasséen, des Chasséens.. Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Colloque International, Paris 18-20 nov. 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
+                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
+              <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737177v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation liminaire de la fouille de la nécropole des Hauts de l’Orne à Fleury-sur-Orne (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,711 +8284,720 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterNéo 10. Actes de la Journée d'information du 22 novembre 2014, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-181, 2014, INTERNEO et SPF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02551193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux fosses Seine-Oise-Marne à Cuiry-lès-Chaudardes, les Fontinettes (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sidéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottiaux; Richard and Salanova; Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
+              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de l’Est ; supplément 34 / Revue Archéologique d’Île-de-France, supplément 1, Société Archéologique de l'Est; Association des amis de la Revue Archéologique d'Ile-de-France, pp.13-26, 2014, 978-2-915544-25-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100052v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux fosses Seine-Oise-Marne à Cuiry-lès-Chaudardes, les Fontinettes (Aisne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Pottery Culture Household Organisation. An Economic Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cottiaux; Richard and Salanova; Laure. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alasdair Whittle and Penny Bickle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du IVe Millénaire dans le Bassin parisien : Le néolithique récent entre Seine, Oise et Marne (3500-2900 avant notre ère).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early farmers, The view from Archaeology and Science.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, Oxford University Press, pp.159-180, 2014, Proceedings of the British Academy, 9780197265758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538906v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Pottery Domestic Space : Taphonomy, Distribution of Finds and Economy in the Aisne Valley Settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symposium, Tagung, Kongress (17), VML Verlag Marie Leidorf, pp.9-28, 2013, 978-3-89646-447-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture campaniforme de Ciry-Salsogne &amp;quot; La Bouche à Vesle &amp;quot; (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Salanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Salanova &amp; Yaramila Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sépultures individuelles campaniformes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.21-35, 2011, Gallia Préhistoire. Supplément ; 41, 978-2-271-07124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage, chasse et société dans le Néolithique français : exemples dans le Danubien du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révolution néolithique dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les sociétés du Néolithique danubien à partir du Bassin parisien : approche structurelle des données archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burnez-Lanotte L., Ilett M., Allard P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin des traditions danubiennes dans le Néolithique du Bassin parisien et de la Belgique (5100-4700 BC) – Autour des recherches de Claude Constantin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire XLIV, Société Préhistrique Française, pp.222-243, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte du Néolithique moyen de Maisons-Alfort « ZAC d’Alfort » (Val-de-Marne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9137,142 +9012,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internéo 7, journée d’information du 22 novembre 2008, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Internéo et SPF, pp.71-86, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03881105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du monde animal sauvage chez les éleveurs du Rubané Récent du Bassin Parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôle et statut de la chasse dans le néolithique ancien danubien (5500-4900 av. J.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Village néolithique de Cuiry-lès-Chaudardes (Aisne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9288,51 +9163,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés villageoises du Proche-Orient à l’Atlantique, 8000-2000 avant notre ère.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9342,999 +9217,999 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième campagne de fouille programmée sur le tumulus de Saint-Bélec (Leuhan, Finistère) EA n° 29 125 0010, opération n° 2023-183</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Nicolas</w:t>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Trine H Freisleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine H Freisleben</w:t>
+                <w:t xml:space="preserve">Yves Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guéguen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bretagne. 2024, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation Bronze ancien de Chelles, Boulevard Chilpéric, SGP gare ligne 16 - Phases 1, 2 et 3, Seine-et-Marne (77). Île de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Chelles (Seine-et-Marne), Boulevard Chilpéric. SGP gare ligne 16 (phases 1, 2 et 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosalie Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867989v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelles (Seine-et-Marne), Boulevard Chilpéric. SGP gare ligne 16 (phases 1, 2 et 3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">L'occupation Bronze ancien de Chelles, Boulevard Chilpéric, SGP gare ligne 16 - Phases 1, 2 et 3, Seine-et-Marne (77). Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosalie Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Jallot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03966422v1</w:t>
+                <w:t xml:space="preserve">hal-03867989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération de prospections sur le Domaine Public Maritime des îles de Béniguet, kemenez, Litiri et Trielen (Le Conquet, Finistère), OA-3902 DRASSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gandois</w:t>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Dréano</w:t>
+                <w:t xml:space="preserve">Aurélie Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Noel</w:t>
+                <w:t xml:space="preserve">Clémentine Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Rime</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2019, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareuil-lès-Meaux (Seine-et-Marne), Les Larins, station d'épuration, rue des Pavés des Rouazes : Les Lignères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+                <w:t xml:space="preserve">Christophe Borgnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Borgnon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2016, 1 vol. (358 p.) : 91 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du Néolithique moyen de Palaiseau Quartier ouest Polytechnique. Les Trois Mares, avenue de la Vauve, Essonne (91), Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barenghi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélodie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citry (Seine-et-Marne), &amp;quot;La Rangée, La Grande Pièce, les Rues de Marne, Près le Moulin Saint-Faron, Les Oudelains, les Grandes Malsanges&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Adrot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Île-de-France; Service régional de l'archéologie d'Île-de-France. 2012, 1 vol. (245 p.) : 138 fig., ill. en noir et en coul., couv. ill. ; 30 cm + 3 plans + 1 cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10481,51 +10356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1989.1541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guichard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/farm-hunt-feast-celebrate" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/d/detail.php?ISBN=978-3-89646-495-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100838v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chombart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0064" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02551193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867989v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966422v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1989.1541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/farm-hunt-feast-celebrate" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/d/detail.php?ISBN=978-3-89646-495-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chombart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0064" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967633v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967660v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02551193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960135v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964125v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>