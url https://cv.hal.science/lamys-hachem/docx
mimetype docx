--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -484,307 +484,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ENSEMBLES MONUMENTAUX DU NÉOLITHIQUE MOYEN DE BEAURIEUX &amp;quot;LA PLAINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une sépulture Campaniforme en plaine du Briennois (Blignicourt, Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Colas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Constantin</w:t>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3-4, pp.11-123</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.149-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551076v1</w:t>
+                <w:t xml:space="preserve">hal-02967724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sépulture Campaniforme en plaine du Briennois (Blignicourt, Aube)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+                <w:t xml:space="preserve">LES ENSEMBLES MONUMENTAUX DU NÉOLITHIQUE MOYEN DE BEAURIEUX &amp;quot;LA PLAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.149-180</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3-4, pp.11-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967724v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,592 +1524,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une succession d’occupation du Néolithique ancien à la fin du Néolithique sur le site de Limay « Rue Nationale » (Yvelines) : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gasnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Durand</w:t>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brunet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867535v1</w:t>
+                <w:t xml:space="preserve">hal-01246515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et dépôts dans l'enceinte Michelsberg de Crécy-sur-Serre (Aisne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une succession d’occupation du Néolithique ancien à la fin du Néolithique sur le site de Limay « Rue Nationale » (Yvelines) : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960123v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household integration in Neolithic villages: a new model for the Linear Pottery Culture in west-central Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation et dépôts dans l'enceinte Michelsberg de Crécy-sur-Serre (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Ilett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.230-249</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246515v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
+                <w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960147v1</w:t>
+                <w:t xml:space="preserve">hal-01529078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gransar</w:t>
+                <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529078v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t>
               </w:r>
@@ -2794,402 +2794,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couderc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327486v1</w:t>
+                <w:t xml:space="preserve">hal-04327507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
+                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327481v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse à haute résolution des pratiques alimentaires des premiers fermiers de la Vallée de l’Aisne (Bassin parisien, 5100-4900 BC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327507v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronological framework of the Aisne valley LBK: relative and absolute perspectives</w:t>
               </w:r>
@@ -3290,151 +3290,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube, Champagne-Ardenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Polloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724066v1</w:t>
+                <w:t xml:space="preserve">hal-03811315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3443,232 +3460,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube, Champagne-Ardenne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">Not only domestic. In search for symbolic expressions in the Paris Basin LBK houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Session F15-01. Social and symbolic significance of Neolithic houses (P. Bickle, D. Hoffman, J. Turek org.) World archaeological congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811315v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodweb isotopic variability in the Early Neolithic: Relevance and implication of a detailed animal baseline in the unique context of the Aisne Valley (5100-4900 BC)</w:t>
               </w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3818,64 +3818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
@@ -3917,51 +3917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economy and sociology of Linearbandkeramik households: a new model for western Europe’s first farmer populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4512,51 +4512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles datations pour les bâtiments des Lignères à Mareuil-lès-Meaux (Seine-et-Marne) ? Habitations et habitats du Néolithique à l’Âge du Bronze en France et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,51 +4564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe rencontres Nord-Sud de Préhistoire récente, colloque commun APRAB, InterNéo, RMPR, Dijon 19-21 novembre 2015, Habitations et habitats du Néolithique à l’âge du Bronze en France et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant, Nov 2015, Dijon, France. pp.247-260</w:t>
@@ -4637,51 +4637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,64 +4762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,165 +4963,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
+                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bones and Society. Integrating zooarchaeology and social archaelogy. 8th International Conference of the World Archaeological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference of the World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830983v1</w:t>
+                <w:t xml:space="preserve">hal-03725706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
+                <w:t xml:space="preserve">The neolithic duality : domesticated animal, hunted animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of the World Archaeological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Bones and Society. Integrating zooarchaeology and social archaelogy. 8th International Conference of the World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725706v1</w:t>
+                <w:t xml:space="preserve">hal-03830983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5232,51 +5232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site des Lignères à Mareuil-lès-Meaux (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,51 +5818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinqueux « la Haubette » (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,285 +6398,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kerouanton Isabelle; Maitay Christophe; Praud Ivan; Soler Ludovic. </w:t>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.213-234, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895696v1</w:t>
+                <w:t xml:space="preserve">hal-05086087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Riquier</w:t>
+                <w:t xml:space="preserve">Pratiques funéraires dans la nécropole Cerny de Buchères (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Riquier. </w:t>
+              <w:t xml:space="preserve">Kerouanton Isabelle; Maitay Christophe; Praud Ivan; Soler Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.213-234, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086087v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage et la chasse</w:t>
               </w:r>
@@ -6998,64 +6998,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,51 +7265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7483,488 +7483,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+                <w:t xml:space="preserve">Domestiquer l’animal : enjeux biologiques, sociaux et philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demoule Jean-Paul; Garcia Dominique; Schnapp Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
+              <w:t xml:space="preserve">Une histoire des Civilisations. Comment l'archéologie boulverse nos connaisssances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte / Inrap, pp.182-184, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02466613v1</w:t>
+                <w:t xml:space="preserve">hal-02967660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution agricole néolithique : cortège local de plantes cultivées et panorama évolutif des faunes domestiques et chassées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place et rôle de l’animal dans les pratiques funéraires au Cerny : l’exemple de la nécropole néolithique de Fleury-sur-Orne (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de l’Aube. Des premiers paysans au prince de Laveau 5300 à 450 avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.103-107, 2018</w:t>
+              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-328, 2018, 978-2-7355-0886-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967633v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle de l’animal dans les pratiques funéraires au Cerny : l’exemple de la nécropole néolithique de Fleury-sur-Orne (Calvados)</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole du Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bostyn; Yves Lanchon; Philippe Chambon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire. Actes du 141ème Congrès du CTHS « L’animal et l’homme », Rouen, 11-16 avril 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-328, 2018, 978-2-7355-0886-0</w:t>
+              <w:t xml:space="preserve">Habitat du Néolithique ancien et nécropoles du Néolithique moyen I et II à Vignely « la Porte aux Bergers », Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-400, 2018, Mémoires de la Société préhistorique française, 2-913745-71-X. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154968v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestiquer l’animal : enjeux biologiques, sociaux et philosophiques</w:t>
+                <w:t xml:space="preserve">La révolution agricole néolithique : cortège local de plantes cultivées et panorama évolutif des faunes domestiques et chassées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire des Civilisations. Comment l'archéologie boulverse nos connaisssances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte / Inrap, pp.182-184, 2018</w:t>
+              <w:t xml:space="preserve">Archéologie de l’Aube. Des premiers paysans au prince de Laveau 5300 à 450 avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.103-107, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967660v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles datations pour les bâtiments des « Lignères » à Mareuil-lès-Meaux (Seine-et-Marne) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8023,51 +8023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage et la chasse au Chasséen septentrional : renouvellement des connaissances d'après l'étude des enceintes de Villers-Carbonnel (Somme) et de Passel (Oise).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8103,268 +8103,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation liminaire de la fouille de la nécropole des Hauts de l’Orne à Fleury-sur-Orne (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
+              <w:t xml:space="preserve">InterNéo 10. Actes de la Journée d'information du 22 novembre 2014, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-181, 2014, INTERNEO et SPF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100052v1</w:t>
+                <w:t xml:space="preserve">mnhn-02551193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation liminaire de la fouille de la nécropole des Hauts de l’Orne à Fleury-sur-Orne (Calvados)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear pottery household organization: an economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Whittle; P. Bickle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNéo 10. Actes de la Journée d'information du 22 novembre 2014, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-181, 2014, INTERNEO et SPF</w:t>
+              <w:t xml:space="preserve">Early Farmers: The View from Archaeology and Science, OUP/British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, 2014, Proceedings of the British Academy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02551193v1</w:t>
+                <w:t xml:space="preserve">hal-01100052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux fosses Seine-Oise-Marne à Cuiry-lès-Chaudardes, les Fontinettes (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8553,77 +8553,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamon C.; Allard P.; Ilett M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Domestic Space in LBK Settlements, Internationale Archäologie. Arbeitsgemeinschaft, Symposium, Tagung, Kongress, Rahden/Westf</w:t>
@@ -8854,51 +8854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les sociétés du Néolithique danubien à partir du Bassin parisien : approche structurelle des données archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9349,51 +9349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelles (Seine-et-Marne), Boulevard Chilpéric. SGP gare ligne 16 (phases 1, 2 et 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9467,51 +9467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation Bronze ancien de Chelles, Boulevard Chilpéric, SGP gare ligne 16 - Phases 1, 2 et 3, Seine-et-Marne (77). Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,51 +9703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareuil-lès-Meaux (Seine-et-Marne), Les Larins, station d'épuration, rue des Pavés des Rouazes : Les Lignères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9838,77 +9838,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du Néolithique moyen de Palaiseau Quartier ouest Polytechnique. Les Trois Mares, avenue de la Vauve, Essonne (91), Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamys Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9995,51 +9995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10078,51 +10078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citry (Seine-et-Marne), &amp;quot;La Rangée, La Grande Pièce, les Rues de Marne, Près le Moulin Saint-Faron, Les Oudelains, les Grandes Malsanges&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10356,51 +10356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1989.1541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/farm-hunt-feast-celebrate" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/d/detail.php?ISBN=978-3-89646-495-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chombart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0064" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967633v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967660v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02551193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960135v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964125v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Bakels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lanchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1989.1541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Petitdidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/farm-hunt-feast-celebrate" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02552241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-18-villiers-sur-seine/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/d/detail.php?ISBN=978-3-89646-495-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chombart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0064" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02551193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960135v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968834v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964125v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine H Freisleben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;guen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rime" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ripoche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>