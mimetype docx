--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -118,183 +118,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shifting Political Roles of Court Prelates: Backing up Henri IV of France</w:t>
+                <w:t xml:space="preserve">La victoire de Jarnac dans le temps et l’espace de l’Urbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European History Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, The Fabric of Power: Political Histories of the Late Medieval and Early Modern Court, 53 (3), pp.427-440. </w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02656914231181293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377457v1</w:t>
+                <w:t xml:space="preserve">hal-03963708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La victoire de Jarnac dans le temps et l’espace de l’Urbs</w:t>
+                <w:t xml:space="preserve">The Shifting Political Roles of Court Prelates: Backing up Henri IV of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (2), </w:t>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The Fabric of Power: Political Histories of the Late Medieval and Early Modern Court, 53 (3), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefrim.12304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02656914231181293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963708v1</w:t>
+                <w:t xml:space="preserve">hal-04377457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From event to enactment: celebrating the massacre of Saint-Bartholomew at Rome</w:t>
               </w:r>
@@ -567,164 +567,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri IV roi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jacques Davy du Perron (1556-1618): figures oubliées d'un passeur de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Greengrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Champ Vallon, 2023, Époques</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, In press, 978-2-7335-88785-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963662v1</w:t>
+                <w:t xml:space="preserve">hal-03957331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Davy du Perron (1556-1618): figures oubliées d'un passeur de son temps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri IV roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Martysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, 2023, Époques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Greengrass</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03957331v1</w:t>
+                <w:t xml:space="preserve">hal-03963662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1345,51 +1345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914231181293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12304" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoittevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914231181293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoittevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>