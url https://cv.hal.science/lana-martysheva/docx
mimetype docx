--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -118,183 +118,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La victoire de Jarnac dans le temps et l’espace de l’Urbs</w:t>
+                <w:t xml:space="preserve">The Shifting Political Roles of Court Prelates: Backing up Henri IV of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (2), </w:t>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The Fabric of Power: Political Histories of the Late Medieval and Early Modern Court, 53 (3), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefrim.12304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02656914231181293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963708v1</w:t>
+                <w:t xml:space="preserve">hal-04377457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shifting Political Roles of Court Prelates: Backing up Henri IV of France</w:t>
+                <w:t xml:space="preserve">La victoire de Jarnac dans le temps et l’espace de l’Urbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European History Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, The Fabric of Power: Political Histories of the Late Medieval and Early Modern Court, 53 (3), pp.427-440. </w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02656914231181293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377457v1</w:t>
+                <w:t xml:space="preserve">hal-03963708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From event to enactment: celebrating the massacre of Saint-Bartholomew at Rome</w:t>
               </w:r>
@@ -567,164 +567,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Davy du Perron (1556-1618): figures oubliées d'un passeur de son temps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri IV roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes, In press, 978-2-7335-88785-4</w:t>
+              <w:t xml:space="preserve">Champ Vallon, 2023, Époques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957331v1</w:t>
+                <w:t xml:space="preserve">hal-03963662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri IV roi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jacques Davy du Perron (1556-1618): figures oubliées d'un passeur de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Greengrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Champ Vallon, 2023, Époques</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, In press, 978-2-7335-88785-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963662v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -809,246 +809,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence (in-)acceptable : seuil de sensibilité et perception extérieure de la première guerre de Religion</w:t>
+                <w:t xml:space="preserve">François d'Alençon et la diplomatie malcontente : les horizons italiens d'un prince rebelle en 1575</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Callard, Tatiana Debbagi Baranova, Nicolas Le Roux. </w:t>
+              <w:t xml:space="preserve">Matthieu Gellar et Fabrice Micallef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un tragique XVIe siècle - Mélanges offerts à Denis Crouzet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.278-282, 2022</w:t>
+              <w:t xml:space="preserve">Diplomaties rebelles. Huguenots, Malcontents et Ligueurs sur la scène internationale (1562-1629)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.93-105, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886402v1</w:t>
+                <w:t xml:space="preserve">hal-03779005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dispute en abîme. Du Perron entre collaboration et compétition</w:t>
+                <w:t xml:space="preserve">La violence (in-)acceptable : seuil de sensibilité et perception extérieure de la première guerre de Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Antoine Fabre et Jérémie Foa. </w:t>
+              <w:t xml:space="preserve">Caroline Callard, Tatiana Debbagi Baranova, Nicolas Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les disputes et la conversion religieuse de l'Antiquité au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.163-173, 2022</w:t>
+              <w:t xml:space="preserve">Un tragique XVIe siècle - Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.278-282, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778991v1</w:t>
+                <w:t xml:space="preserve">hal-03886402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François d'Alençon et la diplomatie malcontente : les horizons italiens d'un prince rebelle en 1575</w:t>
+                <w:t xml:space="preserve">La dispute en abîme. Du Perron entre collaboration et compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthieu Gellar et Fabrice Micallef. </w:t>
+              <w:t xml:space="preserve">Pierre Antoine Fabre et Jérémie Foa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomaties rebelles. Huguenots, Malcontents et Ligueurs sur la scène internationale (1562-1629)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.93-105, 2022</w:t>
+              <w:t xml:space="preserve">Les disputes et la conversion religieuse de l'Antiquité au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.163-173, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779005v1</w:t>
+                <w:t xml:space="preserve">hal-03778991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'historien et la rumeur. Charles de Bourbon (1562-1594), chef du tiers parti ? »</w:t>
               </w:r>
@@ -1345,51 +1345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914231181293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoittevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914231181293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12304" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoittevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>