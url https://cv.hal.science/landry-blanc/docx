--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -1701,295 +1701,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase variation in Mycobacterium tuberculosis glpK produces transiently heritable drug tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluoroquinolone Efficacy against Tuberculosis Is Driven by Penetration into Lesions and Activity against Resident Bacterial Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jansy Sarathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Safi</w:t>
+                <w:t xml:space="preserve">Nadine Alvarez-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooja Gopal</w:t>
+                <w:t xml:space="preserve">Paul O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subramanya Lingaraju</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carly Levine</w:t>
+                <w:t xml:space="preserve">Isabela Dias-Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1907631116⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02516-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248663v1</w:t>
+                <w:t xml:space="preserve">hal-04248658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroquinolone Efficacy against Tuberculosis Is Driven by Penetration into Lesions and Activity against Resident Bacterial Populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Landry Blanc</w:t>
+                <w:t xml:space="preserve">Phase variation in Mycobacterium tuberculosis glpK produces transiently heritable drug tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Alvarez-Cabrera</w:t>
+                <w:t xml:space="preserve">Subramanya Lingaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul O’brien</w:t>
+                <w:t xml:space="preserve">Shuyi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Dias-Freedman</w:t>
+                <w:t xml:space="preserve">Carly Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (5), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (39), pp.19665-19674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02516-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1907631116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248658v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explant technique for high-resolution imaging and manipulation of mycobacterial granulomas</w:t>
               </w:r>
@@ -2529,64 +2529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jansy Passiflora Sarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Alvarez Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Dias-Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 215 (8), pp.1975-1986. </w:t>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Prideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Dias-Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (9), </w:t>
@@ -3889,264 +3889,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Mass Spectrometry Imaging with Immunofluorescence for Molecular and Cellular Histology of Complex Microenvironment</w:t>
+                <w:t xml:space="preserve">Décrypter le microenvironnement et le métabolisme des tumeurs grâce à des stratégies d'imagerie multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Mass Spectrometry Imaging Spring Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Uppsala (Suède), France</w:t>
+              <w:t xml:space="preserve">Workshop Cancérole GSO “biologie spatiale” 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003489v1</w:t>
+                <w:t xml:space="preserve">hal-05003459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter le microenvironnement et le métabolisme des tumeurs grâce à des stratégies d'imagerie multimodale</w:t>
+                <w:t xml:space="preserve">Coupling Mass Spectrometry Imaging with Immunofluorescence for Molecular and Cellular Histology of Complex Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grélard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Cancérole GSO “biologie spatiale” 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse (31000), France</w:t>
+              <w:t xml:space="preserve">Regional Mass Spectrometry Imaging Spring Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Uppsala (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003459v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Mass Spectrometry Imaging with Immunofluorescence for Molecular and Cellular Histology of Complex Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grélard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernes-Lasserre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchatre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43074-024-00146-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamarie Bustion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ernest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Kaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansy Sarathy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Chang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Osiecki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00598-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.904688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04252-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sighinolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97201-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Ferraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Luengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kodack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Deik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-021-00183-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Prideaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c03916" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Touti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heath Patterson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Nuffel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03031741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Safi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Gopal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanya Lingaraju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Ma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Levine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907631116" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Alvarez-Cabrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O&#8217;brien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Dias-Freedman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02516-18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cronan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Matty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Rosenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pyle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-018-0215-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Via" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Weiner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Boshoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02266-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zimmerman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenaerts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00985" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansy Passiflora Sarathy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Alvarez Cabrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Guerrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bruiners" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arrigucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007223" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Daudelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Podell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.41115" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Nagasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Hee Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01009-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Lestner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O'Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00924-17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Seon Jang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707840114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castanier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Mishra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal Besra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grelard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Peixoto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003388v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernes-Lasserre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchatre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43074-024-00146-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamarie Bustion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ernest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Kaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansy Sarathy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Chang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Osiecki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00598-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.904688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04252-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sighinolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97201-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Ferraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Luengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kodack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Deik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-021-00183-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Prideaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c03916" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Touti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heath Patterson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Nuffel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03031741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Alvarez-Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O&#8217;brien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Dias-Freedman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02516-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Safi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Gopal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanya Lingaraju" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyi Ma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Levine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907631116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cronan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Matty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Rosenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pyle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-018-0215-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Via" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Weiner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Boshoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02266-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Zimmerman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenaerts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00985" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jansy Passiflora Sarathy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Alvarez Cabrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Guerrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Bruiners" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arrigucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007223" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Daudelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Podell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.41115" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Nagasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Hee Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01009-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Lestner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O'Brien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00924-17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilleron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Seon Jang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707840114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castanier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Mishra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal Besra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grelard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Peixoto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003388v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>