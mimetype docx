--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,226 +325,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little known POI category estimation via Syntactical Knowledge Graph generated via tweets</w:t>
+                <w:t xml:space="preserve">Few-shot and LightGCN Learning for Multi-Label Estimation of Lesser-Known Tourist Sites Using Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunenori Mine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Arakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Systems and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venice, France. pp.103-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT59888.2023.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445568v1</w:t>
+                <w:t xml:space="preserve">hal-04436419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot and LightGCN Learning for Multi-Label Estimation of Lesser-Known Tourist Sites Using Tweets</w:t>
+                <w:t xml:space="preserve">Little known POI category estimation via Syntactical Knowledge Graph generated via tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunenori Mine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Arakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Systems and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fuzhou, Fujian, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT59888.2023.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04436419v1</w:t>
+                <w:t xml:space="preserve">hal-04445568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of semantic and syntactic graphs generated via tweets to detect local events</w:t>
               </w:r>
@@ -1165,51 +1165,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, George A. Papadopoulos, Tsvika Kuflik, Mar 2017, Limassol, Cyprus. pp.215 - 219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3025171.3025226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
@@ -1282,317 +1282,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI'17: 22nd International Conference on Intelligent User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Limassol Cyprus, Cyprus. pp.215-219, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lisbonne, France. pp.215 - 219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3025171.3025226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440387v1</w:t>
+                <w:t xml:space="preserve">hal-01520591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inline Co-Evolution between Users and Information Presentation for Data Exploration</w:t>
+                <w:t xml:space="preserve">La &amp;quot; marche pour chemin &amp;quot; : un principe d'exploration de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23e édition des Journées de Rochebrune 2016 : "Qu'est ce que la donnée ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Muller, Jan 2016, Rochebrune, France. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520591v1</w:t>
+                <w:t xml:space="preserve">hal-01270282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot; marche pour chemin &amp;quot; : un principe d'exploration de bases de données</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">An enactive based realtime 3D self-organization system for the exploration of a cultural heritage data base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1604,215 +1487,215 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal. pp.100-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IV.2016.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-Shot Learning-Based Lesser-Known POI Category Estimation Based on Syntactic and Semantic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunenori Mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.141100-141111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3327636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolving museum metaphor applied to cultural heritage for personalized content delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1829,225 +1712,121 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User Modeling and User-Adapted Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.161-200. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11257-019-09222-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440382v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolving museum metaphor applied to cultural heritage for personalized content delivery</w:t>
+                <w:t xml:space="preserve">Recommendation of Heterogeneous Cultural Heritage Objects for the Promotion of Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,84 +1848,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (5), pp.230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi8050230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2293,51 +2072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02312-4_6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunenori Mine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT62293.2024.00012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Arakawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIAIAAI55812.2022.00034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493933" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2016.59" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3327636" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-019-09222-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02312-4_6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunenori Mine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT62293.2024.00012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Arakawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIAIAAI55812.2022.00034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493933" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2016.59" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3327636" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-019-09222-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>