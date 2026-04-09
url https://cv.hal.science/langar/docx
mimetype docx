--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -352,248 +352,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G network slices resource orchestration using Machine Learning techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazih Salhab</w:t>
+                <w:t xml:space="preserve">Deep Q-Network and Traffic Prediction based Routing Optimization in Software Defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2021.107829⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.103181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2021.103181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512395v1</w:t>
+                <w:t xml:space="preserve">hal-04512393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Q-Network and Traffic Prediction based Routing Optimization in Software Defined Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
+                <w:t xml:space="preserve">5G network slices resource orchestration using Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 192, pp.103181. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.107829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2021.103181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2021.107829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512393v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernie: Scalable Load-Balanced Multicast Source Routing for Cloud Data Centers</w:t>
               </w:r>
@@ -683,64 +683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Virtualization Cost, Processing Power and Network Load of 5G Software-Defined Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1353,672 +1353,684 @@
               <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77, pp.106-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnca.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalitional Games for Joint Co-Tier and Cross-Tier Cooperative Spectrum Sharing in Dense Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Hajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.2450-2464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2562498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operations Research Game Approach for Resource and Power Allocation in Cooperative Femtocell Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenslater: On Satisfying Green SLAs in Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Secci</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2014.2329835⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.363-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2440423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165301v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-Based Management For Energy Efficient Campus Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Operations Research Game Approach for Resource and Power Allocation in Cooperative Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.675-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2014.2329835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2501398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288507v1</w:t>
+                <w:t xml:space="preserve">hal-01165301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenslater: On Satisfying Green SLAs in Distributed Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Flow-Based Management For Energy Efficient Campus Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (3), pp.363-376. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.565-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2501398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2440423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288726v1</w:t>
+                <w:t xml:space="preserve">hal-01288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Management Framework for Multihop TDMA-based Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.29-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bjp.2014.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-based Resource Management in OFDMA Femtocell Networks with QoS Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,1028 +2038,1028 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (5), pp.2378-2391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2013.2290125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhead: Virtual Data Center Embedding across Distributed Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp.36-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2013.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nucleolus-based Approach for Resource Allocation in OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (11), pp.2145-2154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmc.2012.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of autonomic network architectures and evaluation criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.464-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SURV.2011.042711.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersection-based Geographical Routing Protocol for VANETs: a Proposal and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagar Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (9), pp.4560-4574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2011.2173510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of Mobility-Aware Clustering Algorithms for Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (6), pp.1677-1690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2010.2049579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-Based Location Service Management Protocols for VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (2), pp.917-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2009.2033079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and Analysis of Adaptive Mobility Management in IP-Based Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (7), pp.3608-3619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2009.080166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility-Aware Clustering Algorithms with Interference Constraints in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (1), pp.25-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2008.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3057,1185 +3069,1185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">xApps for DDoS Attacks Detection and Mitigation in 5G-V2X O-RAN Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ait Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeogeuch Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Choubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 7th Conference on Cloud and Internet of Things (CIoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montreal, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CIoT63799.2024.10757133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing 5G Network Slices with Adaptive Machine Learning Models as-a-Service: A Novel Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumaissa Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawloud Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.4754-4759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Grid Critical Traffic Routing and Link Scheduling in 5G IAB Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Nait Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Singapore, France. pp.76-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SmartGridComm52983.2022.9961009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDoS Attacks Detection and Mitigation in 5G and Beyond Networks: A Deep Learning-based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Silva</w:t>
+                <w:t xml:space="preserve">Ultra-Lightweight and Secure Intrusion Detection System for Massive-IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumaissa Bekkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawloud Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001562⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Communications (ICC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Séoul, South Korea. pp.5719-5724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512405v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Lightweight and Secure Intrusion Detection System for Massive-IoT Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mawloud Omar</w:t>
+                <w:t xml:space="preserve">DDoS Attacks Detection and Mitigation in 5G and Beyond Networks: A Deep Learning-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badre Bousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bechir Hamdaoui</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Communications (ICC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838257⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, France. pp.1259-1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512404v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SD-RAN based Approach for Smart Grid Critical Traffic Routing and Scheduling in 5G Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Ouamer Nait Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, France. pp.5874-5879, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10000861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based User Slice Allocation in 5G Radio Access Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">Autonomous Anomaly Detector for Cloud-Radio Access Network Key Performance Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (IEEE LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058983v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Anomaly Detector for Cloud-Radio Access Network Key Performance Indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">Deep Learning Based User Slice Allocation in 5G Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (IEEE LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058986v1</w:t>
+                <w:t xml:space="preserve">hal-03058983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offloading Network Data Analytics Function to the Cloud with Minimum Cost and Maximum Utilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Deep Neural Networks approach for Power Head-Room Predictions in 5G Networks and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058990v1</w:t>
+                <w:t xml:space="preserve">hal-03058987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Networks approach for Power Head-Room Predictions in 5G Networks and Beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Offloading Network Data Analytics Function to the Cloud with Minimum Cost and Maximum Utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.19853937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058987v1</w:t>
+                <w:t xml:space="preserve">hal-03058990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Slicing Scheme with Functional Split Selection in 5G Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Matoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4267,132 +4279,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online-based learning for predictive end-to-end network slicing in 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,632 +4419,632 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzified Double Game for QoS-Aware LTE-U and WiFi coexistance in 5Ghz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Hafaiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines El Korbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/giis50753.2020.9248487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Joint Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">NFV Orchestration Platform for 5G over On-the-fly Provisioned Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.971-972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059011v1</w:t>
+                <w:t xml:space="preserve">hal-02566934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Slicing Orchestration of IoT-BeC 3 applications and eMBB services in C-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INFOCOM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFV Orchestration Platform for 5G over On-the-fly Provisioned Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">A Novel Joint Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, NV, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566934v1</w:t>
+                <w:t xml:space="preserve">hal-03059011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Resource Orchestration for 5G Network Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Waikoloa, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Computation Offloading for Multi-access Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5048,73 +5060,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP International Symposium on Integrated Network Management (IM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Learning Algorithm for Joint Computation Offloading and Resource Allocation in Edge Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5143,73 +5155,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP International Symposium on Integrated Network Management (IM) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization of Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5228,92 +5240,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Functional Split and Resource Allocation in 5G Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Matoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5335,115 +5347,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning Application for Network Latency Management in Software Defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5462,483 +5474,483 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Waikoloa, Hawaii, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/globecom38437.2019.9013221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Coalition Game for Solving WiFi and LTE Coexistance Issues on the 5 Ghz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Hafaiedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines El Korbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCMC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.422-427, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Implementation of Network Slicing in 5G RAN</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Optimization of Resource and Power Allocation in Heterogeneous Urban Dense Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Amira Bezzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.345-351, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803508v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Network Slicing for 5G IoT and eMBB services: A New Design with Prototype and Implementation Results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Online-based Learning for Predictive Network Latency in Software-defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outtagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 3rd Cloudification of the Internet of Things (CIoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CIOT.2018.8627115⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803469v1</w:t>
+                <w:t xml:space="preserve">hal-01849173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMO: SDN-based Network Slicing in C-RAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A Network Slicing Prototype for a Flexible Cloud Radio Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5954,2164 +5966,2164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319321⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672747v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User Centric Virtual Network Function Orchestration for Agile 5G Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Matoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services organisation in IoT : mixing Orchestration and Choreography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online-based Learning for Predictive Network Latency in Software-defined Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
+                <w:t xml:space="preserve">DEMO: SDN-based Network Slicing in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849173v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Slicing Prototype for a Flexible Cloud Radio Access Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Optimization of the Implementation of Network Slicing in 5G RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Elfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319259⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672746v1</w:t>
+                <w:t xml:space="preserve">hal-01803508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Resource and Power Allocation in Heterogeneous Urban Dense Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">Dynamic Network Slicing for 5G IoT and eMBB services: A New Design with Prototype and Implementation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 3rd Cloudification of the Internet of Things (CIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIOT.2018.8627115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803472v1</w:t>
+                <w:t xml:space="preserve">hal-01803469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput-Aware RRHs Clustering in Cloud Radio Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Selection of Offloadable Tasks for Mobile Computation Offloading in Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Se-Young Yu</w:t>
+                <w:t xml:space="preserve">Computation Offloading for Mobile Edge Computing: A Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bellavista</w:t>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Network and Service Management - CNSM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672750v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation Offloading for Mobile Edge Computing: A Deep Learning Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Selection of Offloadable Tasks for Mobile Computation Offloading in Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Wang</w:t>
+                <w:t xml:space="preserve">Alessandro Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Young Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellavista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292514⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Network and Service Management - CNSM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672751v1</w:t>
+                <w:t xml:space="preserve">hal-01672750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Offloading of Android Applications for Computation/Energy-usage Optimizations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Secci</w:t>
+                <w:t xml:space="preserve">A Novel Optimization Framework for C-RAN BBU Selection based on Resiliency and Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yazid Lyazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Giupponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Mangues-Bafalluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC-Fall 2017 - IEEE 86th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672752v1</w:t>
+                <w:t xml:space="preserve">hal-01610333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Optimization Framework for C-RAN BBU Selection based on Resiliency and Price</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Automated Offloading of Android Applications for Computation/Energy-usage Optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Young Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellavista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2017 - IEEE 86th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlanta, GA, United States. pp.990-991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01610333v1</w:t>
+                <w:t xml:space="preserve">hal-01672752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservation-based Multi-Objective Smart Parking Approach for Smart Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">Dynamic resource allocation for Cloud-RAN in LTE with real-time BBU/RRH assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yazid Lyazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISC2.2016.7580840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672756v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D2D-Multicast Based Computation Offloading Framework for Mobile Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yu</w:t>
+                <w:t xml:space="preserve">CON2PAS: A Constrained Congestion Game for Parking Space Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xin Wang</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841490⟩</w:t>
+              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672753v1</w:t>
+                <w:t xml:space="preserve">hal-01672755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CON2PAS: A Constrained Congestion Game for Parking Space Assignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">A D2D-Multicast Based Computation Offloading Framework for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672755v1</w:t>
+                <w:t xml:space="preserve">hal-01672753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic resource allocation for Cloud-RAN in LTE with real-time BBU/RRH assignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Reservation-based Multi-Objective Smart Parking Approach for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISC2.2016.7580840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357155v1</w:t>
+                <w:t xml:space="preserve">hal-01672756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHDP: Optimized Handover with Direction Prediction Scheme Using Linear Regression for Femtocell Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHMP-CAC: Optimized Handoff scheme based on Mobility Prediction and QoS Constraints for Femtocell Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">OHMP-CAC: Optimized handoff scheme based on Mobility Prediction and QoS constraints for femtocell networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2016 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.936-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059020v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHMP-CAC: Optimized handoff scheme based on Mobility Prediction and QoS constraints for femtocell networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">OHMP-CAC: Optimized Handoff scheme based on Mobility Prediction and QoS Constraints for Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2016 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380377v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fair cluster-based resource and power allocation scheme for two-tier LTE femtocell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation and Admission Control in OFDMA-based Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yazid Lyazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8130,1990 +8142,1990 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2016 - 59th annual IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE ComSoc, Dec 2016, Washington, D.C., United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7842217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On satisfying green SLAs in distributed clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D-UBDA: A novel 2-Dimensional underwater WSN barrier deployment algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhang</w:t>
+                <w:t xml:space="preserve">Zakia Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2014 10th International Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.64-72, </w:t>
+              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CNSM.2014.7014142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288735v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Handoff with Mobility Prediction Scheme Using HMM for femtocell networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">On satisfying green SLAs in distributed clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248858⟩</w:t>
+              <w:t xml:space="preserve">CNSM 2014 10th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.64-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNSM.2014.7014142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199686v1</w:t>
+                <w:t xml:space="preserve">hal-01288735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-UBDA: A novel 2-Dimensional underwater WSN barrier deployment algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">Optimized Handoff with Mobility Prediction Scheme Using HMM for femtocell networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.3448-3453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189820v1</w:t>
+                <w:t xml:space="preserve">hal-01199686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-aware Game-based Channel Assignment algorithm for MR-MC WMNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Days 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Communication carriers for underwater sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Network of the Future (NOF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2014.7119769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation versus competition towards an efficient parking assignment solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naourez Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.2915-2920, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Flow-based Energy Efficient Management in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Global Communications Conference (IEEE GLOBECOM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. pp.329-335, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new WSN deployment algorithm for water pollution monitoring in Amazon rainforest rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2013 - IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. pp.267-273, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized handover algorithm for two-tier macro-femto cellular LTE networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.608-613, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2013.6673420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demands Rescaling for Resource and Power Allocation in Cooperative Femtocell Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Hkimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Communications (ICC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.6235-6239, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2013.6655605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Green Framework for Energy Efficient Management in TDMA-based Wireless Mesh Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+                <w:t xml:space="preserve">Q-FCRA: QoS-based OFDMA femtocell resource allocation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference on Network and service management (cnsm)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2012 - 2012 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881808v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-FCRA: QoS-based OFDMA femtocell resource allocation algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Hatoum</w:t>
+                <w:t xml:space="preserve">A Green Framework for Energy Efficient Management in TDMA-based Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012 - 2012 IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th international conference on Network and service management (cnsm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. pp.322-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797904v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bankruptcy game approach for resource allocation in cooperative femtocell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (IEEE GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Anaheim, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic subchannel resource allocation for cooperative OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.440-444, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-FCRA: QoS-based OFDMA Femtocell Resource Allocation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.5151-5156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-based Power Control and Resource Allocation in OFDMA Femtocell Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10121,2073 +10133,2073 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE Global Communications Conference (GLOBECOM),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Anaheim, United States. pp.5116-5122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interference-Aware Routing Metric for Multi-Radio Multi-Channel Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.284-291, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2012.6379089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDEEC: A Connectivity Degree-Based Energy Efficient Clustering Protocol for Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">FCRA: Femtocell Cluster-Based Resource Allocation Scheme for OFDMA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hatoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098172⟩</w:t>
+              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715702v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Modeling of Routing Dependability in Home Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanan Saleet</w:t>
+                <w:t xml:space="preserve">$CC_SCR$: Compression Cluster-based scheme in a Spatial Correlated Region for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Moad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133947⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286971v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCRA: Femtocell Cluster-Based Resource Allocation Scheme for OFDMA Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Performance Modeling of Routing Dependability in Home Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673860v1</w:t>
+                <w:t xml:space="preserve">hal-01286971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$CC_SCR$: Compression Cluster-based scheme in a Spatial Correlated Region for Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">CDEEC: A Connectivity Degree-Based Energy Efficient Clustering Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Moad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdul Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962643⟩</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789642v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic position-based QoS routing protocol for mobile wireless networks with a cross-layer architecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferer Link-Aware Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546848⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Communications Conference (IEEE ICC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289258v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferer Link-Aware Routing in Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomic position-based QoS routing protocol for mobile wireless networks with a cross-layer architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Berrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Communications Conference (IEEE ICC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502159⟩</w:t>
+              <w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Juan-les-pins, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793310v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient Use of Radio Resources in Single Channel Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salsabil Njima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (IEEE GLOBECOM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Miami, Florida, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOA-based Approach for the Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego, CA, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOMW.2010.5466692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Vehicular Ad hoc Network Evaluation Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Asia-Pacific Symposium on Information and Telecommunication Technologies, APSITT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Kuching, Malaysia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOA-based Approach for the Design of the Future Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth Annual Communication Networks and Services Research Conference, CNSR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Montreal, Canada. pp.361-368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CNSR.2010.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Support in Delay Tolerant Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagar Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Telecommunications Conference, GLOBECOM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Approach for Location Lookup in Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Message Routing with QoS support in Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Honolulu, Hawaii, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-PAR: a routing protocol for wireless ad hoc networks using a cross-layer autonomic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Berrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GIIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and Analysis of Region-based Location Service Management Protocol for VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, New Orleans, LO, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Analysis of Micro Mobile MPLS Access Networks: The Fast Handoff and the Forwarding Chain Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CCNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Las Vegas, Nevada, United States. pp.793-797, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCNC.2006.1593148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12197,114 +12209,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Management Support and Performance Analysis in All-IP Cellular Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Télécom ParisTech, 2006. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12451,51 +12463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Matoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3284206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Bouzidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Salhab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107829" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarallah Alqahtani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Hamdaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3136816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2020.2990664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Movahedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2908154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01842110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lyazidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547036v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. D. Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marcos Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2815015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2869144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Dabaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hajir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2562498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2329835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2501398" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2440423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hatoum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290125" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2013.5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ayari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2011.042711.00078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Saleet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Naik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2049579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Basir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2033079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS937FBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Awad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ait Hamid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeogeuch Ranganathan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT63799.2024.10757133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Bekkouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436752" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Nait Belaid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audebert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm52983.2022.9961009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bousalem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001562" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838257" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Nait Belaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000861" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148665" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02980042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120828" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Hafaiedh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/giis50753.2020.9248487" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651879" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013129" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761941" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013221" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766679" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elfalou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIOT.2018.8627115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319321" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aitsaadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Luong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319259" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bezzina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450324" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635647" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zanni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292514" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116525" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610333v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mangues-Bafalluy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288046" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Mejri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580840" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841490" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842894" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511580" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Ben Cheikh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842897" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059020v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01529345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814945" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842217" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2014.7014142" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248858" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189820v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Khalfallah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145293" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020816" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2014.7119769" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883767" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831092" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831082" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673420" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655605" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269851v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503932" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379089" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715702v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Azim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098172" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286971v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133947" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673860v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962705" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962643" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Berrayana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546848" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502159" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Njima" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683614" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Karouia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466692" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289249v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2010.19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289185v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683149" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198596" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298154v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425635" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307069" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303602v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.101" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352627v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2006.1593148" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001871v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Matoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3284206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Bouzidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Salhab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarallah Alqahtani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Hamdaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3136816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2020.2990664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Movahedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2908154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01842110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lyazidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547036v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. D. Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marcos Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2815015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2869144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Dabaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRG8N3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hajir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2562498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2440423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2329835" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2501398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hatoum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2013.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ayari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2011.042711.00078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Saleet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Naik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2049579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Basir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2033079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS937FBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Awad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ait Hamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeogeuch Ranganathan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT63799.2024.10757133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Bekkouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Nait Belaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm52983.2022.9961009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838257" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bousalem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Nait Belaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000861" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148665" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02980042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120828" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Hafaiedh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/giis50753.2020.9248487" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845141" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845076" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651879" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058991v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766679" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bezzina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450324" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aitsaadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elfalou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIOT.2018.8627115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635647" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292514" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mangues-Bafalluy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116525" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511580" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Mejri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842894" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672753v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841490" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580840" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Ben Cheikh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842897" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01529345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413769v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Khalfallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145293" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2014.7014142" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202041v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020816" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2014.7119769" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831082" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673420" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655605" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503932" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379089" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962705" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962643" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133947" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Azim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098172" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502159" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289258v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Berrayana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546848" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Njima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683614" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Karouia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466692" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289249v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2010.19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683149" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198596" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425635" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307069" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2006.1593148" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>