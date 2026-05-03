--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1015,291 +1015,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULOOF: a User Level Online Offloading Framework for Mobile Edge Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation Offloading with Data Caching Enhancement for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José L. D. Neto</w:t>
+                <w:t xml:space="preserve">Xiaoming Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se-Young Yu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhu Han</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2018.2815015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (11), pp.11098-11112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2869144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547036v2</w:t>
+                <w:t xml:space="preserve">hal-02011827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation Offloading with Data Caching Enhancement for Mobile Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yu</w:t>
+                <w:t xml:space="preserve">ULOOF: a User Level Online Offloading Framework for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. D. Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Young Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fernandes Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marcos Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (11), pp.11098-11112. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (11), pp.2660-2674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2869144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2018.2815015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011827v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on green routing protocols using sleep-scheduling in wired networks</w:t>
               </w:r>
@@ -1499,720 +1499,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenslater: On Satisfying Green SLAs in Distributed Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Operations Research Game Approach for Resource and Power Allocation in Cooperative Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rami Langar</w:t>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2440423⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.675-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2014.2329835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288726v1</w:t>
+                <w:t xml:space="preserve">hal-01165301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operations Research Game Approach for Resource and Power Allocation in Cooperative Femtocell Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow-Based Management For Energy Efficient Campus Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2014.2329835⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.565-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2501398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165301v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-Based Management For Energy Efficient Campus Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Greenslater: On Satisfying Green SLAs in Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.565-579. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.363-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2501398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2440423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288507v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Management Framework for Multihop TDMA-based Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+                <w:t xml:space="preserve">Cluster-based Resource Management in OFDMA Femtocell Networks with QoS Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bjp.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (5), pp.2378-2391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2290125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168807v1</w:t>
+                <w:t xml:space="preserve">hal-00923343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based Resource Management in OFDMA Femtocell Networks with QoS Guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Hatoum</w:t>
+                <w:t xml:space="preserve">Energy Efficient Management Framework for Multihop TDMA-based Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63 (5), pp.2378-2391. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2290125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bjp.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923343v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhead: Virtual Data Center Embedding across Distributed Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp.36-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,77 +2259,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nucleolus-based Approach for Resource Allocation in OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (11), pp.2145-2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.464-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2591,291 +2591,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Mobility-Aware Clustering Algorithms for Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Region-Based Location Service Management Protocols for VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Saleet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (6), pp.1677-1690. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (2), pp.917-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2010.2049579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2009.2033079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793307v1</w:t>
+                <w:t xml:space="preserve">hal-01167779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-Based Location Service Management Protocols for VANETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Analysis of Mobility-Aware Clustering Algorithms for Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otman Basir</w:t>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (2), pp.917-931. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.1677-1690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2009.2033079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2010.2049579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167779v1</w:t>
+                <w:t xml:space="preserve">hal-00793307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and Analysis of Adaptive Mobility Management in IP-Based Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,51 +2948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility-Aware Clustering Algorithms with Interference Constraints in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3783,471 +3783,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Anomaly Detector for Cloud-Radio Access Network Key Performance Indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">Online-based learning for predictive end-to-end network slicing in 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058986v1</w:t>
+                <w:t xml:space="preserve">hal-03058989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based User Slice Allocation in 5G Radio Access Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">Fuzzified Double Game for QoS-Aware LTE-U and WiFi coexistance in 5Ghz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Hafaiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines El Korbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (IEEE LCN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/giis50753.2020.9248487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058983v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Networks approach for Power Head-Room Predictions in 5G Networks and Beyond</w:t>
+                <w:t xml:space="preserve">Autonomous Anomaly Detector for Cloud-Radio Access Network Key Performance Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058987v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offloading Network Data Analytics Function to the Cloud with Minimum Cost and Maximum Utilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">Deep Learning Based User Slice Allocation in 5G Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (IEEE LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058990v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Slicing Scheme with Functional Split Selection in 5G Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Matoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4279,2245 +4305,2219 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online-based learning for predictive end-to-end network slicing in 5G networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
+                <w:t xml:space="preserve">Offloading Network Data Analytics Function to the Cloud with Minimum Cost and Maximum Utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.19853937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058989v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzified Double Game for QoS-Aware LTE-U and WiFi coexistance in 5Ghz Band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+                <w:t xml:space="preserve">Deep Neural Networks approach for Power Head-Room Predictions in 5G Networks and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/giis50753.2020.9248487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058985v1</w:t>
+                <w:t xml:space="preserve">hal-03058987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFV Orchestration Platform for 5G over On-the-fly Provisioned Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">Canonical Coalition Game for Solving WiFi and LTE Coexistance Issues on the 5 Ghz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Hafaiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines El Korbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.971-972, </w:t>
+              <w:t xml:space="preserve">IWCMC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.422-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566934v1</w:t>
+                <w:t xml:space="preserve">hal-03058993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Slicing Orchestration of IoT-BeC 3 applications and eMBB services in C-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning Application for Network Latency Management in Software Defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845076⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/globecom38437.2019.9013221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121535v1</w:t>
+                <w:t xml:space="preserve">hal-03058991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Joint Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
+                <w:t xml:space="preserve">Joint Optimization of Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651879⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059011v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Based Resource Orchestration for 5G Network Slices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">Joint Functional Split and Resource Allocation in 5G Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566928v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Computation Offloading for Multi-access Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yu</w:t>
+                <w:t xml:space="preserve">NFV Orchestration Platform for 5G over On-the-fly Provisioned Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Symposium on Integrated Network Management (IM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.971-972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059007v1</w:t>
+                <w:t xml:space="preserve">hal-02566934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning Algorithm for Joint Computation Offloading and Resource Allocation in Edge Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Network Slicing Orchestration of IoT-BeC 3 applications and eMBB services in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Symposium on Integrated Network Management (IM) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074959v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
+                <w:t xml:space="preserve">A Novel Joint Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC) 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885537⟩</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, NV, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074991v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Functional Split and Resource Allocation in 5G Cloud-RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Machine Learning Based Resource Orchestration for 5G Network Slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761941⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163168v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning Application for Network Latency Management in Software Defined Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
+                <w:t xml:space="preserve">Collaborative Computation Offloading for Multi-access Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/IFIP International Symposium on Integrated Network Management (IM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058991v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Coalition Game for Solving WiFi and LTE Coexistance Issues on the 5 Ghz Band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines El Korbi</w:t>
+                <w:t xml:space="preserve">Q-Learning Algorithm for Joint Computation Offloading and Resource Allocation in Edge Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/IFIP International Symposium on Integrated Network Management (IM) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058993v1</w:t>
+                <w:t xml:space="preserve">hal-02074959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Resource and Power Allocation in Heterogeneous Urban Dense Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">Services organisation in IoT : mixing Orchestration and Choreography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803472v1</w:t>
+                <w:t xml:space="preserve">hal-01870796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online-based Learning for Predictive Network Latency in Software-defined Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
+                <w:t xml:space="preserve">A User Centric Virtual Network Function Orchestration for Agile 5G Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849173v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Slicing Prototype for a Flexible Cloud Radio Access Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Joint Optimization of Resource and Power Allocation in Heterogeneous Urban Dense Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Bezzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319259⟩</w:t>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.345-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672746v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User Centric Virtual Network Function Orchestration for Agile 5G Cloud-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Matoussi</w:t>
+                <w:t xml:space="preserve">A Network Slicing Prototype for a Flexible Cloud Radio Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Aitsaadi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803502v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services organisation in IoT : mixing Orchestration and Choreography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
+                <w:t xml:space="preserve">Online-based Learning for Predictive Network Latency in Software-defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outtagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870796v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMO: SDN-based Network Slicing in C-RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Optimization of the Implementation of Network Slicing in 5G RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Elfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319321⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672747v1</w:t>
+                <w:t xml:space="preserve">hal-01803508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Implementation of Network Slicing in 5G RAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Dynamic Network Slicing for 5G IoT and eMBB services: A New Design with Prototype and Implementation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
+              <w:t xml:space="preserve">2018 3rd Cloudification of the Internet of Things (CIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CIOT.2018.8627115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803508v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Network Slicing for 5G IoT and eMBB services: A New Design with Prototype and Implementation Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">DEMO: SDN-based Network Slicing in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6529,82 +6529,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 3rd Cloudification of the Internet of Things (CIoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIOT.2018.8627115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803469v1</w:t>
+                <w:t xml:space="preserve">hal-01672747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput-Aware RRHs Clustering in Cloud Radio Access Networks</w:t>
               </w:r>
@@ -6688,2006 +6688,2006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation Offloading for Mobile Edge Computing: A Deep Learning Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Offloading of Android Applications for Computation/Energy-usage Optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Wang</w:t>
+                <w:t xml:space="preserve">Alessandro Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Young Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellavista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292514⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlanta, GA, United States. pp.990-991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672751v1</w:t>
+                <w:t xml:space="preserve">hal-01672752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Selection of Offloadable Tasks for Mobile Computation Offloading in Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Se-Young Yu</w:t>
+                <w:t xml:space="preserve">A Novel Optimization Framework for C-RAN BBU Selection based on Resiliency and Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yazid Lyazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bellavista</w:t>
+                <w:t xml:space="preserve">Lorenza Giupponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Mangues-Bafalluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Network and Service Management - CNSM 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256026⟩</w:t>
+              <w:t xml:space="preserve">VTC-Fall 2017 - IEEE 86th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672750v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Optimization Framework for C-RAN BBU Selection based on Resiliency and Price</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Giupponi</w:t>
+                <w:t xml:space="preserve">Computation Offloading for Mobile Edge Computing: A Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Mangues-Bafalluy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2017 - IEEE 86th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2017.8288046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610333v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Offloading of Android Applications for Computation/Energy-usage Optimizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Automated Selection of Offloadable Tasks for Mobile Computation Offloading in Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se-Young Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellavista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Atlanta, GA, United States. pp.990-991, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Network and Service Management - CNSM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2017.8116525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672752v1</w:t>
+                <w:t xml:space="preserve">hal-01672750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic resource allocation for Cloud-RAN in LTE with real-time BBU/RRH assignment</w:t>
+                <w:t xml:space="preserve">Resource Allocation and Admission Control in OFDMA-based Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yazid Lyazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2016 - 59th annual IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE ComSoc, Dec 2016, Washington, D.C., United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7842217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357155v1</w:t>
+                <w:t xml:space="preserve">hal-01413769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CON2PAS: A Constrained Congestion Game for Parking Space Assignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">Dynamic resource allocation for Cloud-RAN in LTE with real-time BBU/RRH assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yazid Lyazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842894⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672755v1</w:t>
+                <w:t xml:space="preserve">hal-01357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D2D-Multicast Based Computation Offloading Framework for Mobile Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yu</w:t>
+                <w:t xml:space="preserve">CON2PAS: A Constrained Congestion Game for Parking Space Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xin Wang</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States. </w:t>
+              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672753v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservation-based Multi-Objective Smart Parking Approach for Smart Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">A D2D-Multicast Based Computation Offloading Framework for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISC2.2016.7580840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672756v1</w:t>
+                <w:t xml:space="preserve">hal-01672753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHDP: Optimized Handover with Direction Prediction Scheme Using Linear Regression for Femtocell Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
+                <w:t xml:space="preserve">Reservation-based Multi-Objective Smart Parking Approach for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842897⟩</w:t>
+              <w:t xml:space="preserve">IEEE ISC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISC2.2016.7580840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672754v1</w:t>
+                <w:t xml:space="preserve">hal-01672756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHMP-CAC: Optimized handoff scheme based on Mobility Prediction and QoS constraints for femtocell networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">OHDP: Optimized Handover with Direction Prediction Scheme Using Linear Regression for Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2016 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.936-941, </w:t>
+              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380377v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHMP-CAC: Optimized Handoff scheme based on Mobility Prediction and QoS Constraints for Femtocell Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">OHMP-CAC: Optimized handoff scheme based on Mobility Prediction and QoS constraints for femtocell networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2016 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp.936-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059020v1</w:t>
+                <w:t xml:space="preserve">hal-01380377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fair cluster-based resource and power allocation scheme for two-tier LTE femtocell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation and Admission Control in OFDMA-based Cloud-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">OHMP-CAC: Optimized Handoff scheme based on Mobility Prediction and QoS Constraints for Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 - 59th annual IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7842217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01413769v1</w:t>
+                <w:t xml:space="preserve">hal-03059020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-UBDA: A novel 2-Dimensional underwater WSN barrier deployment algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On satisfying green SLAs in distributed clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Khalfallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">Mohamed Faten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145293⟩</w:t>
+              <w:t xml:space="preserve">CNSM 2014 10th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.64-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNSM.2014.7014142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189820v1</w:t>
+                <w:t xml:space="preserve">hal-01288735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On satisfying green SLAs in distributed clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qi Zhang</w:t>
+                <w:t xml:space="preserve">Optimized Handoff with Mobility Prediction Scheme Using HMM for femtocell networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2014 10th International Conference on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CNSM.2014.7014142⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.3448-3453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288735v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Handoff with Mobility Prediction Scheme Using HMM for femtocell networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">2D-UBDA: A novel 2-Dimensional underwater WSN barrier deployment algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.3448-3453, </w:t>
+              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199686v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-aware Game-based Channel Assignment algorithm for MR-MC WMNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Days 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8721,103 +8721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Communication carriers for underwater sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Network of the Future (NOF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8851,51 +8851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation versus competition towards an efficient parking assignment solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naourez Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.2915-2920, </w:t>
@@ -8985,90 +8985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Flow-based Energy Efficient Management in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Global Communications Conference (IEEE GLOBECOM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. pp.329-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9102,103 +9102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new WSN deployment algorithm for water pollution monitoring in Amazon rainforest rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2013 - IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. pp.267-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9232,103 +9232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized handover algorithm for two-tier macro-femto cellular LTE networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.608-613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9388,77 +9388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Hkimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Communications (ICC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.6235-6239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9492,90 +9492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-FCRA: QoS-based OFDMA femtocell resource allocation algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2012 - 2012 IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9609,90 +9609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Green Framework for Energy Efficient Management in TDMA-based Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international conference on Network and service management (cnsm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. pp.322-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9730,77 +9730,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bankruptcy game approach for resource allocation in cooperative femtocell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9860,77 +9860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic subchannel resource allocation for cooperative OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.440-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9964,90 +9964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-FCRA: QoS-based OFDMA Femtocell Resource Allocation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.5151-5156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10081,51 +10081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-based Power Control and Resource Allocation in OFDMA Femtocell Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10133,51 +10133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE Global Communications Conference (GLOBECOM),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Anaheim, United States. pp.5116-5122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10211,51 +10211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interference-Aware Routing Metric for Multi-Radio Multi-Channel Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,1305 +10322,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCRA: Femtocell Cluster-Based Resource Allocation Scheme for OFDMA Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">CDEEC: A Connectivity Degree-Based Energy Efficient Clustering Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Moad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdul Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962705⟩</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673860v1</w:t>
+                <w:t xml:space="preserve">hal-00715702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$CC_SCR$: Compression Cluster-based scheme in a Spatial Correlated Region for Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">FCRA: Femtocell Cluster-Based Resource Allocation Scheme for OFDMA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hatoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789642v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Modeling of Routing Dependability in Home Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanan Saleet</w:t>
+                <w:t xml:space="preserve">$CC_SCR$: Compression Cluster-based scheme in a Spatial Correlated Region for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Moad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133947⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286971v1</w:t>
+                <w:t xml:space="preserve">hal-00789642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDEEC: A Connectivity Degree-Based Energy Efficient Clustering Protocol for Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">Performance Modeling of Routing Dependability in Home Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715702v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferer Link-Aware Routing in Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOA-based Approach for the Design of the Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Karouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Communications Conference (IEEE ICC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502159⟩</w:t>
+              <w:t xml:space="preserve">Eighth Annual Communication Networks and Services Research Conference, CNSR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montreal, Canada. pp.361-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNSR.2010.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793310v1</w:t>
+                <w:t xml:space="preserve">hal-01289249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic position-based QoS routing protocol for mobile wireless networks with a cross-layer architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Habib Youssef</w:t>
+                <w:t xml:space="preserve">QoS Support in Delay Tolerant Vehicular Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Juan-les-pins, France. pp.1-9, </w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference, GLOBECOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289258v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Use of Radio Resources in Single Channel Wireless Mesh Networks</w:t>
+                <w:t xml:space="preserve">Interferer Link-Aware Routing in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (IEEE GLOBECOM 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683614⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Communications Conference (IEEE ICC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793312v1</w:t>
+                <w:t xml:space="preserve">hal-00793310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOA-based Approach for the Future Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomic position-based QoS routing protocol for mobile wireless networks with a cross-layer architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Berrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljalil Karouia</w:t>
+                <w:t xml:space="preserve">Habib Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, San Diego, CA, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Juan-les-pins, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2010.5466692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289252v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Vehicular Ad hoc Network Evaluation Alternatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Efficient Use of Radio Resources in Single Channel Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salsabil Njima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asia-Pacific Symposium on Information and Telecommunication Technologies, APSITT 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (IEEE GLOBECOM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, Florida, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288682v1</w:t>
+                <w:t xml:space="preserve">hal-00793312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOA-based Approach for the Design of the Future Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">SOA-based Approach for the Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Annual Communication Networks and Services Research Conference, CNSR 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, CA, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2010.5466692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CNSR.2010.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289249v1</w:t>
+                <w:t xml:space="preserve">hal-01289252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS Support in Delay Tolerant Vehicular Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanan Saleet</w:t>
+                <w:t xml:space="preserve">An Overview of Vehicular Ad hoc Network Evaluation Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference, GLOBECOM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Asia-Pacific Symposium on Information and Telecommunication Technologies, APSITT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kuching, Malaysia. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289185v1</w:t>
+                <w:t xml:space="preserve">hal-01288682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Approach for Location Lookup in Vehicular Ad Hoc Networks</w:t>
               </w:r>
@@ -11632,51 +11632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11749,51 +11749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11840,90 +11840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-PAR: a routing protocol for wireless ad hoc networks using a cross-layer autonomic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Berrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GIIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11983,51 +11983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otman Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12100,64 +12100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CCNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Las Vegas, Nevada, United States. pp.793-797, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12463,51 +12463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Matoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3284206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Bouzidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Salhab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarallah Alqahtani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Hamdaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3136816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2020.2990664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Movahedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2908154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01842110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lyazidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547036v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. D. Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marcos Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2815015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2869144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Dabaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRG8N3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hajir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2562498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2440423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2329835" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2501398" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hatoum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2013.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ayari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2011.042711.00078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Saleet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Naik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2049579" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Basir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2033079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS937FBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Awad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ait Hamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeogeuch Ranganathan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT63799.2024.10757133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Bekkouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Nait Belaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm52983.2022.9961009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838257" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bousalem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Nait Belaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000861" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148665" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02980042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120828" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Hafaiedh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/giis50753.2020.9248487" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845141" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845076" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651879" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058991v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766679" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bezzina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450324" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aitsaadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elfalou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIOT.2018.8627115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635647" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292514" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mangues-Bafalluy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116525" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511580" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Mejri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842894" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672753v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841490" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580840" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Ben Cheikh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842897" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01529345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413769v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842217" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Khalfallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145293" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2014.7014142" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202041v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020816" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2014.7119769" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831082" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673420" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655605" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503932" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379089" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962705" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962643" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133947" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Azim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098172" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502159" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289258v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Berrayana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546848" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Njima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683614" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Karouia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466692" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289249v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2010.19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683149" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198596" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425635" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307069" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2006.1593148" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Matoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3284206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Bouzidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Salhab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarallah Alqahtani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Hamdaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3136816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2020.2990664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Movahedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2908154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01842110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lyazidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2869144" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547036v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. D. Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marcos Nogueira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2815015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Dabaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRG8N3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hajir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2562498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2329835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2501398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2440423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hatoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290125" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2013.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ayari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2011.042711.00078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Saleet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Naik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Basir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2033079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2049579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS937FBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Awad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ait Hamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeogeuch Ranganathan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT63799.2024.10757133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Bekkouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Nait Belaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm52983.2022.9961009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838257" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bousalem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Nait Belaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000861" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Hafaiedh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/giis50753.2020.9248487" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02980042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148665" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013221" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761941" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845141" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651879" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aitsaadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bezzina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450324" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319259" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Luong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elfalou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIOT.2018.8627115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319321" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635647" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mangues-Bafalluy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288046" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292514" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842217" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511580" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Mejri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842894" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841490" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580840" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672754v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Ben Cheikh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842897" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577184" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01529345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814945" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2014.7014142" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248858" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Khalfallah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145293" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202041v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020816" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2014.7119769" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831082" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673420" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655605" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503932" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379089" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Azim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098172" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673860v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962705" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962643" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133947" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Karouia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2010.19" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683149" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793310v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502159" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Berrayana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546848" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Njima" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683614" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466692" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198596" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425635" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307069" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2006.1593148" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>