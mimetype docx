--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1015,291 +1015,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation Offloading with Data Caching Enhancement for Mobile Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yu</w:t>
+                <w:t xml:space="preserve">ULOOF: a User Level Online Offloading Framework for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. D. Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Young Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fernandes Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marcos Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2869144⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (11), pp.2660-2674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2018.2815015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011827v1</w:t>
+                <w:t xml:space="preserve">hal-01547036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULOOF: a User Level Online Offloading Framework for Mobile Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Se-Young Yu</w:t>
+                <w:t xml:space="preserve">Computation Offloading with Data Caching Enhancement for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fernandes Macedo</w:t>
+                <w:t xml:space="preserve">Xiaoming Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Marcos Nogueira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhu Han</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (11), pp.2660-2674. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (11), pp.11098-11112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2018.2815015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2869144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547036v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on green routing protocols using sleep-scheduling in wired networks</w:t>
               </w:r>
@@ -1499,391 +1499,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operations Research Game Approach for Resource and Power Allocation in Cooperative Femtocell Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenslater: On Satisfying Green SLAs in Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Secci</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMC.2014.2329835⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.363-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2440423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165301v1</w:t>
+                <w:t xml:space="preserve">hal-01288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-Based Management For Energy Efficient Campus Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (4), pp.565-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2501398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenslater: On Satisfying Green SLAs in Distributed Clouds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Operations Research Game Approach for Resource and Power Allocation in Cooperative Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (3), pp.363-376. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.675-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2440423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2014.2329835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288726v1</w:t>
+                <w:t xml:space="preserve">hal-01165301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-based Resource Management in OFDMA Femtocell Networks with QoS Guarantees</w:t>
               </w:r>
@@ -1921,51 +1921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (5), pp.2378-2391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1999,90 +1999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Management Framework for Multihop TDMA-based Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,103 +2116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhead: Virtual Data Center Embedding across Distributed Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp.36-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,77 +2259,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nucleolus-based Approach for Resource Allocation in OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (11), pp.2145-2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.464-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4034,363 +4034,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Anomaly Detector for Cloud-Radio Access Network Key Performance Indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">Deep Learning Based User Slice Allocation in 5G Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (IEEE LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058986v1</w:t>
+                <w:t xml:space="preserve">hal-03058983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based User Slice Allocation in 5G Radio Access Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">Autonomous Anomaly Detector for Cloud-Radio Access Network Key Performance Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (IEEE LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058983v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Slicing Scheme with Functional Split Selection in 5G Cloud-RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Deep Neural Networks approach for Power Head-Room Predictions in 5G Networks and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980042v1</w:t>
+                <w:t xml:space="preserve">hal-03058987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offloading Network Data Analytics Function to the Cloud with Minimum Cost and Maximum Utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4422,418 +4413,427 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.19853937, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Networks approach for Power Head-Room Predictions in 5G Networks and Beyond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">User Slicing Scheme with Functional Split Selection in 5G Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International IFIP TC6 Networking Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seoul, South Korea. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058987v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Coalition Game for Solving WiFi and LTE Coexistance Issues on the 5 Ghz Band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines El Korbi</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning Application for Network Latency Management in Software Defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.422-427, </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, Hawaii, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/globecom38437.2019.9013221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058993v1</w:t>
+                <w:t xml:space="preserve">hal-03058991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning Application for Network Latency Management in Software Defined Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Outtagarts</w:t>
+                <w:t xml:space="preserve">Canonical Coalition Game for Solving WiFi and LTE Coexistance Issues on the 5 Ghz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Hafaiedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines El Korbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Kobbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, Hawaii, United States. </w:t>
+              <w:t xml:space="preserve">IWCMC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.422-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/globecom38437.2019.9013221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058991v1</w:t>
+                <w:t xml:space="preserve">hal-03058993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization of Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
               </w:r>
@@ -5047,339 +5047,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFV Orchestration Platform for 5G over On-the-fly Provisioned Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Rahim</w:t>
+                <w:t xml:space="preserve">Network Slicing Orchestration of IoT-BeC 3 applications and eMBB services in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.971-972, </w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566934v1</w:t>
+                <w:t xml:space="preserve">hal-02121535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Slicing Orchestration of IoT-BeC 3 applications and eMBB services in C-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
+                <w:t xml:space="preserve">A Novel Joint Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, NV, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121535v1</w:t>
+                <w:t xml:space="preserve">hal-03059011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Joint Offloading and Resource Allocation Scheme for Mobile Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">NFV Orchestration Platform for 5G over On-the-fly Provisioned Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Las Vegas, NV, United States. </w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.971-972, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059011v1</w:t>
+                <w:t xml:space="preserve">hal-02566934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Resource Orchestration for 5G Network Slices</w:t>
               </w:r>
@@ -5653,363 +5653,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services organisation in IoT : mixing Orchestration and Choreography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
+                <w:t xml:space="preserve">Optimization of the Implementation of Network Slicing in 5G RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Elfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870796v1</w:t>
+                <w:t xml:space="preserve">hal-01803508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User Centric Virtual Network Function Orchestration for Agile 5G Cloud-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Matoussi</w:t>
+                <w:t xml:space="preserve">Dynamic Network Slicing for 5G IoT and eMBB services: A New Design with Prototype and Implementation Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Aitsaadi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 3rd Cloudification of the Internet of Things (CIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIOT.2018.8627115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803502v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Resource and Power Allocation in Heterogeneous Urban Dense Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">DEMO: SDN-based Network Slicing in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450324⟩</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803472v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Slicing Prototype for a Flexible Cloud Radio Access Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6041,570 +6085,526 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online-based Learning for Predictive Network Latency in Software-defined Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hocine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Outtagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Abu-Dhabi, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8648063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Implementation of Network Slicing in 5G RAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Joint Optimization of Resource and Power Allocation in Heterogeneous Urban Dense Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Bezzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371035⟩</w:t>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.345-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803508v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Network Slicing for 5G IoT and eMBB services: A New Design with Prototype and Implementation Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A User Centric Virtual Network Function Orchestration for Agile 5G Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 3rd Cloudification of the Internet of Things (CIoT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIOT.2018.8627115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803469v1</w:t>
+                <w:t xml:space="preserve">hal-01803502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMO: SDN-based Network Slicing in C-RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">Services organisation in IoT : mixing Orchestration and Choreography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672747v1</w:t>
+                <w:t xml:space="preserve">hal-01870796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput-Aware RRHs Clustering in Cloud Radio Access Networks</w:t>
               </w:r>
@@ -6707,64 +6707,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Offloading of Android Applications for Computation/Energy-usage Optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se-Young Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,261 +6952,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation Offloading for Mobile Edge Computing: A Deep Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xin Wang</w:t>
+                <w:t xml:space="preserve">Automated Selection of Offloadable Tasks for Mobile Computation Offloading in Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Young Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellavista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292514⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Network and Service Management - CNSM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672751v1</w:t>
+                <w:t xml:space="preserve">hal-01672750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Selection of Offloadable Tasks for Mobile Computation Offloading in Edge Computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bellavista</w:t>
+                <w:t xml:space="preserve">Computation Offloading for Mobile Edge Computing: A Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Network and Service Management - CNSM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672750v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation and Admission Control in OFDMA-based Cloud-RAN</w:t>
               </w:r>
@@ -7290,155 +7290,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic resource allocation for Cloud-RAN in LTE with real-time BBU/RRH assignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">A D2D-Multicast Based Computation Offloading Framework for Mobile Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357155v1</w:t>
+                <w:t xml:space="preserve">hal-01672753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CON2PAS: A Constrained Congestion Game for Parking Space Assignment</w:t>
+                <w:t xml:space="preserve">Reservation-based Multi-Objective Smart Parking Approach for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naourez Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
@@ -7456,303 +7456,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+              <w:t xml:space="preserve">IEEE ISC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISC2.2016.7580840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672755v1</w:t>
+                <w:t xml:space="preserve">hal-01672756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D2D-Multicast Based Computation Offloading Framework for Mobile Edge Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yu</w:t>
+                <w:t xml:space="preserve">CON2PAS: A Constrained Congestion Game for Parking Space Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xin Wang</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States. </w:t>
+              <w:t xml:space="preserve">IFIP PEMWN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PEMWN.2016.7842894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672753v1</w:t>
+                <w:t xml:space="preserve">hal-01672755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservation-based Multi-Objective Smart Parking Approach for Smart Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ayari</w:t>
+                <w:t xml:space="preserve">Dynamic resource allocation for Cloud-RAN in LTE with real-time BBU/RRH assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yazid Lyazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISC2.2016.7580840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672756v1</w:t>
+                <w:t xml:space="preserve">hal-01357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHDP: Optimized Handover with Direction Prediction Scheme Using Linear Regression for Femtocell Networks</w:t>
               </w:r>
@@ -7972,51 +7972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fair cluster-based resource and power allocation scheme for two-tier LTE femtocell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,177 +8191,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On satisfying green SLAs in distributed clouds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D-UBDA: A novel 2-Dimensional underwater WSN barrier deployment algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Faten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qi Zhang</w:t>
+                <w:t xml:space="preserve">Zakia Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2014 10th International Conference on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CNSM.2014.7014142⟩</w:t>
+              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288735v1</w:t>
+                <w:t xml:space="preserve">hal-01189820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Handoff with Mobility Prediction Scheme Using HMM for femtocell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8370,311 +8366,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.3448-3453, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-UBDA: A novel 2-Dimensional underwater WSN barrier deployment algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On satisfying green SLAs in distributed clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Khalfallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">CNSM 2014 10th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.64-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CNSM.2014.7014142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189820v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-aware Game-based Channel Assignment algorithm for MR-MC WMNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8721,103 +8721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Communication carriers for underwater sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Network of the Future (NOF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.2915-2920, </w:t>
@@ -8985,90 +8985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Flow-based Energy Efficient Management in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Global Communications Conference (IEEE GLOBECOM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. pp.329-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9102,103 +9102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new WSN deployment algorithm for water pollution monitoring in Amazon rainforest rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2013 - IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. pp.267-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9271,51 +9271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Azouz Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9388,77 +9388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Hkimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Communications (ICC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.6235-6239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9486,321 +9486,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-FCRA: QoS-based OFDMA femtocell resource allocation algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Hatoum</w:t>
+                <w:t xml:space="preserve">A Green Framework for Energy Efficient Management in TDMA-based Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012 - 2012 IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th international conference on Network and service management (cnsm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. pp.322-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797904v1</w:t>
+                <w:t xml:space="preserve">hal-00881808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Green Framework for Energy Efficient Management in TDMA-based Wireless Mesh Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amokrane</w:t>
+                <w:t xml:space="preserve">Q-FCRA: QoS-based OFDMA femtocell resource allocation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference on Network and service management (cnsm)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2012 - 2012 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881808v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bankruptcy game approach for resource allocation in cooperative femtocell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9860,77 +9860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic subchannel resource allocation for cooperative OFDMA Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.440-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9990,87 +9990,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.5151-5156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269851v1</w:t>
@@ -10133,51 +10133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE Global Communications Conference (GLOBECOM),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Anaheim, United States. pp.5116-5122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10211,51 +10211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interference-Aware Routing Metric for Multi-Radio Multi-Channel Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,508 +10322,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDEEC: A Connectivity Degree-Based Energy Efficient Clustering Protocol for Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">Performance Modeling of Routing Dependability in Home Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Saleet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098172⟩</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715702v1</w:t>
+                <w:t xml:space="preserve">hal-01286971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCRA: Femtocell Cluster-Based Resource Allocation Scheme for OFDMA Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+                <w:t xml:space="preserve">$CC_SCR$: Compression Cluster-based scheme in a Spatial Correlated Region for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Moad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673860v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$CC_SCR$: Compression Cluster-based scheme in a Spatial Correlated Region for Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">FCRA: Femtocell Cluster-Based Resource Allocation Scheme for OFDMA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hatoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962643⟩</w:t>
+              <w:t xml:space="preserve">ICC 2011 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789642v1</w:t>
+                <w:t xml:space="preserve">hal-00673860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Modeling of Routing Dependability in Home Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanan Saleet</w:t>
+                <w:t xml:space="preserve">CDEEC: A Connectivity Degree-Based Energy Efficient Clustering Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Moad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdul Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6133947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2011.6098172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286971v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOA-based Approach for the Design of the Future Internet</w:t>
               </w:r>
@@ -10848,51 +10848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth Annual Communication Networks and Services Research Conference, CNSR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Montreal, Canada. pp.361-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11037,261 +11037,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferer Link-Aware Routing in Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomic position-based QoS routing protocol for mobile wireless networks with a cross-layer architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Berrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Communications Conference (IEEE ICC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502159⟩</w:t>
+              <w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Juan-les-pins, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793310v1</w:t>
+                <w:t xml:space="preserve">hal-01289258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic position-based QoS routing protocol for mobile wireless networks with a cross-layer architecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferer Link-Aware Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Juan-les-pins, France. pp.1-9, </w:t>
+              <w:t xml:space="preserve">IEEE International Communications Conference (IEEE ICC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289258v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient Use of Radio Resources in Single Channel Wireless Mesh Networks</w:t>
               </w:r>
@@ -11329,51 +11329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (IEEE GLOBECOM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Miami, Florida, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11433,51 +11433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Karouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INFOCOM Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego, CA, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11537,51 +11537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Asia-Pacific Symposium on Information and Telecommunication Technologies, APSITT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Kuching, Malaysia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11840,90 +11840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-PAR: a routing protocol for wireless ad hoc networks using a cross-layer autonomic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Berrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GIIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12113,51 +12113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CCNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Las Vegas, Nevada, United States. pp.793-797, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12463,51 +12463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Matoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3284206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Bouzidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Salhab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarallah Alqahtani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Hamdaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3136816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2020.2990664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Movahedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2908154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01842110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lyazidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2869144" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547036v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. D. Neto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marcos Nogueira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2815015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Dabaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRG8N3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hajir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2562498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2329835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2501398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2440423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hatoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290125" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2013.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ayari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2011.042711.00078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Saleet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Naik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Basir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2033079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2049579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS937FBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Awad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ait Hamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeogeuch Ranganathan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT63799.2024.10757133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Bekkouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Nait Belaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm52983.2022.9961009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838257" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bousalem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Nait Belaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000861" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Hafaiedh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/giis50753.2020.9248487" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02980042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148665" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013221" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761941" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845141" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651879" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aitsaadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bezzina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450324" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319259" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Luong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elfalou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIOT.2018.8627115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319321" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635647" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mangues-Bafalluy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288046" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292514" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842217" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511580" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Mejri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842894" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841490" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580840" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672754v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Ben Cheikh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842897" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577184" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01529345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814945" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2014.7014142" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248858" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Khalfallah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145293" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202041v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020816" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2014.7119769" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831082" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673420" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655605" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503932" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379089" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Azim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098172" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673860v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962705" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962643" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133947" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Karouia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2010.19" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683149" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793310v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502159" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Berrayana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546848" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Njima" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683614" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466692" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198596" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425635" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307069" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2006.1593148" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Matoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3284206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hocine Bouzidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagarts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Salhab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarallah Alqahtani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Hamdaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3136816" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2020.2990664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Dab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Movahedi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2908154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01842110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yazid Lyazidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547036v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. D. Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Young Yu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marcos Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2815015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2869144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Dabaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRG8N3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hajir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2562498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amokrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2440423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2501398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2329835" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hatoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290125" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2013.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2012.177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ayari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2011.042711.00078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Saleet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Naik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2173510" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Basir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2033079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2049579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS937FBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Awad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ait Hamid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeogeuch Ranganathan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Choubik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT63799.2024.10757133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Bekkouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Nait Belaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm52983.2022.9961009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838257" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bousalem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cherrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001562" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Nait Belaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000861" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hebbar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Hafaiedh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El Korbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azouz Saidane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Kobbane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/giis50753.2020.9248487" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Ait Saadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148665" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02980042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013221" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766679" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761941" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651879" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Elfalou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIOT.2018.8627115" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319321" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319259" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Luong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Outtagart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8648063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bezzina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450324" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aitsaadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635647" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giupponi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mangues-Bafalluy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2017.8288046" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292514" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7842217" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841490" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Mejri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580840" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842894" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511580" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672754v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Ben Cheikh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEMWN.2016.7842897" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577184" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01529345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814945" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Khalfallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145293" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248858" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2014.7014142" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202041v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020816" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2014.7119769" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883767" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831082" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673420" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hkimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655605" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364241" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503376" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503932" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379089" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6133947" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962643" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673860v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962705" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00715702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Azim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2011.6098172" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Karouia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2010.19" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683149" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289258v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Berrayana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546848" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502159" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salsabil Njima" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683614" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466692" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198596" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425635" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307069" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2006.1593148" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>