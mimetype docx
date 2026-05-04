--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -396,282 +396,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Salles</w:t>
+                <w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05495463v1</w:t>
+                <w:t xml:space="preserve">hal-05379898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulaud</w:t>
+                <w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379898v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05495463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENeRgy sustaInability COding, a practical use case</w:t>
               </w:r>
@@ -1083,455 +1083,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04774438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel dual tree traversal on multi-core and many-core architectures for astrophysical N-body simulations</w:t>
+                <w:t xml:space="preserve">Bigdata architecture for large-scale scientific computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fortin</w:t>
+                <w:t xml:space="preserve">Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference Euro-Par 2014 Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 International Conference on Advances in Big Data Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Academy of Science, Jul 2014, Las Vegas, United States. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947130v2</w:t>
+                <w:t xml:space="preserve">hal-01167973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigdata architecture for large-scale scientific computing</w:t>
+                <w:t xml:space="preserve">Parallel dual tree traversal on multi-core and many-core architectures for astrophysical N-body simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toan Nguyen</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Advances in Big Data Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference Euro-Par 2014 Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.716-727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167973v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data architecture for large-scale scientific computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tabu search for human pose recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toan Nguyen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">world academy of science - ABDA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DIPM: 3D Image Processing, Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2040563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061641v1</w:t>
+                <w:t xml:space="preserve">hal-01061640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu search for human pose recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big Data architecture for large-scale scientific computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Seilles</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DIPM: 3D Image Processing, Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">world academy of science - ABDA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2040563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061640v1</w:t>
+                <w:t xml:space="preserve">hal-01061641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering unexpected information using a building energy visualization tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,51 +1604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3d particle visualization system for temperature management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3d visualization of particle system with extracted data from sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization assisted by parallel processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Visualization of Heterogeneous Data for Energy Efficiency of Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,51 +2237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Client / server level of detail data transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2332,51 +2332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOD +: Augmenting LOD with Skeletons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Los Angeles, United States. , 37th International Conference and Exhibition on Computer Graphics and Interactive Techniques, pp.070, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,51 +2423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation 3d d'un système de particules issu de capteurs de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Improvement through a Visualization Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hadoop use case for engineering data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hadoop distribution for engineering simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3003,51 +3003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une distribution Hadoop pour la visualisation de données de simulation massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3187,51 +3187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the use of Reeb graphs in LOD generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10003, 2009, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04619942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacmago" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lacotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00947130v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_60" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040563" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872481" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00742898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Touz&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auboin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00510207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/energy-efficiency-a-bridge-to-low-carbon-economy/energy-consumption-improvement-through-a-visualization-software" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00450487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01108347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04619942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacmago" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lacotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00947130v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872481" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00742898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Touz&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auboin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00510207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836921" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/energy-efficiency-a-bridge-to-low-carbon-economy/energy-consumption-improvement-through-a-visualization-software" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00450487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01108347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>