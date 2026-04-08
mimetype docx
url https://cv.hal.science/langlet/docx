--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Langlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8645-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeure de littérature contemporaine (française et comparée) à l’université Gustave Eiffel (ex-UPEM) après des postes à Rennes-2 et à Limoges, ainsi qu’une période de professeure associée à l’université Laval (Québec). Je dirige ou j'ai dirigé les masters recherche en lettres à Limoges, à Gustave Eiffel ainsi que le service d’enseignement à distance de Rennes-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes deux objets de recherche de visibilité internationale sont les littératures non-fictionnelles (comme l’essai littéraire) et la science-fiction, au sujet desquels j'ai publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Armand Colin, 2006), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Classiques Garnier, 2015) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses universitaires de Limoges, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé ou co-dirigé des programmes de recherche sur les formes et théories du recueil littéraire (publication en 2003), l'essai médiatique (publication 2022), les imaginaires de la ville future (PARVIS, I-SITE FUTURE 2019-2022: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://parvis.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Je dirige depuis 2011 la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seule revue académique francophone arbitrée consacrée à l'étude de la science-fiction (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/resf/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA éditeur, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges, 2020, "Médiatextes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPOP, Popular Roots of European Culture (Université de Limoges), pp.20 écrans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et interdits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 1998, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.48175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Cities: Figurations, Fictions, and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2023-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermière et les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 583, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire technique et le savoir dans les journaux de bandes dessinées pour la jeunesse de 1946 à 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “mal de l’avenir” aux “futurs de la nostalgie”. Les émotions des temporalités alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurable: Serious game to raise awareness by building futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mounissamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17352/gje.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux augmentés de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction climatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du polar (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Exporateur. Carnet de visites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.litteraturesmodesdemploi.org/carnet/leurope-du-polar-paris/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cli-fi & Sci-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boillat Alain, Philippe Gilles, L’Adaptation. Des livres aux scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SF d’entreprise : visualiser, déplacer, déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne carnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1-2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1057989ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires visuels, matrices narratives : spéculations astronomiques et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur face au fandom de SF : retour sur le fil M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1647. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fille de la pêcheuse » dans le réseau des essais féministes de Le Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage spatial dans la bande dessinée de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction : pourquoi il faut absolument lire Ursula Le Guin (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Malevil à “Malevil” : Merle intermédial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.71-89. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.065.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et fin du monde : l’apocalypse et les usages partiels du genre (compte-rendu multiple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.4134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron (dir.). Aldous Huxley. Otrante n° 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliographie comparatiste de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°25, p.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres du futur, conflits du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du créateur et storytelling métaleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwinia de Robert C. Wilson. Une objectivation populaire de l'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apocalypses pensives de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31-32, pp.123-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'appartient pas du tout au genre de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1066, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« N’appartient pas du tout au genre de la science-fiction » : anticipations françaises contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la science-fiction en France aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, http://resf.revues.org/181. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions industrielles et apprentissage du temps : les jeux LEGO Bionicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://strenae.revues.org/314. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythologies contemporaines au miroir du temps futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 | 2010, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécritures de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 | 2010, pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de bâti de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx01.03/484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécriture de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.151-175. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence du récit, violence du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008505ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de recueils : l’exemple d’Edmond Jabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai ou essayisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculateurs d’avenir. Sauts quantitatifs et qualitatifs dans les économies de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°14, p.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous en 701 D.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°870, p.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil comme condition, ou déclaration, de littérarité : Paul Valéry et Robert Musil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (2), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart futuriste comme donnée métalittéraire: une lecture des Chroniques martiennes de Ray Bradbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°109, p. 83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Modernity’s Underground Imaginaries in Paris and the RER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia García; David Pike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Undergrounds. Contemporary Literary and Cultural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres finestres digitals sobre l’assaig al segle xxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal López-Pampló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonçal López-Pampló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar l’assaig en el segle XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publicaciones Universitat de València, pp.21-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, science-nonfiction : quelques usages de la science-fiction dans l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Gaëlle Weber; Société française de littérature générale et comparée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et littérature : questions d’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions, pp.45-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal, une SF de la déglingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Destruction des images en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François Rabelais, coll. "Iconotextes", 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The King is pregnant !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes à l’œuvre dans la construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun, Yves Chevrel, Isabelle Poulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai et théorie de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defontenay’s Starian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Mark P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Imaginary Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p.351-358, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique des fictions industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions médiatiques et récits de genre : pour en finir avec le populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions; SFLGC, p.87-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal et le Monstre. Une Yougoslavie de science-fiction, une guerre en bande dessinée (et vice-versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westphal B. et Lydic L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et la parole au lendemain des guerres yougoslaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, p.211-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du composite. Brillat-Savarin essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaudes Pierre, Lyon-Caen Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai et essayisme en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p.29-46, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickner: Un Québécois en littérature-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot-Corpet, Gauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "nation nommée Roman" face aux histoires nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.355-367, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune homme, la mort et le temps (Bid Time Return) de Richard Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenille, Dollé, Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Matheson - Il est une légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, pp.47-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au ras des planètes - Poétique des sciences-fictions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cremona, Gendral, Moran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.135-149, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invitation au sauvage. Tristes tropiques entre lectures savantes et populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Defaut, pp.243-273, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai et l'historicité diffuse&amp;quot; (Barthes, Woolf, Herr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goulart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poéticas do ensaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literatura Portuguesa - Universidade de Coimbra &amp; Universidade do Açores, pp.99-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection éditoriale dans l’expérience de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson A., Ferré V. et Pradeau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13; L’Harmattan, p.123-137, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictionnalité en régime non narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Gelais R. et Audet R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fiction. Suites et variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Rennes, p.51-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres sur l’exemplaire et l’inexemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.369-394, 2007, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme virtuose du personnage science-fictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du personnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p.125-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux imaginaires urbains : de Los Angeles à Solotol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelot F. et Clermont P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-fiction et imaginaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, p.135-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest Philippe et Szkilnik Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des marges littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, p.180-196, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.11-18, 2003, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.32019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en sciences exactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une littérature savante : les médiations littéraires du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, p.71-85, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité des Mythologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. Macé, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, p.127-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglages du genre : l’essai et le recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dion, Robert. Fortier, Frances. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des genres dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p.227-276, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez l’histoire : la narrativité de l’objet dans les essais d’Italo Calvino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Audet, Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Bordeaux-III, p.357-374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du roman et théories de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de la pensée. Etudes sur le roman et l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, p.45-54, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CD-ROM pour la recherche en littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blaise, Marie; Vaillant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes. Histoire, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, p.367-371, 2000, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogène comme catégorie théorique : le cas de l’essai littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collomb, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.57-66, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le discours du savoir. Ambiguïtés d’une contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillaud, Bernard, de Gramont, Jérôme, Hüe, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censures et interdits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.27-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES THÉORIES DE L'ESSAI LITTÉRAIRE DANS LA SECONDE MOITIÉ DU XXÈME SIÈCLE. DOMAINES FRANCOPHONE, GERMANOPHONE ET ANGLOPHONE. SYNTHÈSES ET ENJEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2 Haute Bretagne, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la lecture et notes pour lire Sciascia, Le Jour de la chouette [1961], trad. J. Bertrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et performativité : de la promesse au jeu sérieux. Séminaire « Recherches contemporaines en narratologie ». 16 novembre 2021. Paris, CRAL / CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD de science-fiction, Séminaire CIMZ, ENS Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, https://journals.openedition.org/resf/9478, 2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction française depuis 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2012, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que signifie étudier la science-fiction aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fenêtres numériques sur l’essai au XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11t2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la science-fiction, les enjeux climatiques sont présents depuis longtemps&amp;quot; (entretien avec Marceau Forêt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://medium.com/anthropocene2050/ir%C3%A8ne-langlet-dans-la-science-fiction-les-enjeux-climatiques-sont-pr%C3%A9sents-depuis-longtemps-e32b01599a17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance, enseignement de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des usages dans la SF littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://sensfiction.org/all-curators/irene-langlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascisme et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Santesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piller, Tuer, Survivre » : Apocalypse zombie, exploration et expérience vécue dans DayZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Schmeink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001, l’Odyssée de l’espace de Kubrick et la possibilité d’un cinéma de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lisière des espaces : Blade Runner, Ghost in the Shell et le paysage urbain de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Kin Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapitalisme et schizophrénie : repenser la frontière Frankenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’avantage (ou non) de définir la science-fiction : théorie des genres, science-fiction et Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante-Deux (Ellen Herzfeld et Dominique Martel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS (Dictionnaire des Passeurs de la Littérature des États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Langlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8645-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeure de littérature contemporaine (française et comparée) à l’université Gustave Eiffel (ex-UPEM) après des postes à Rennes-2 et à Limoges, ainsi qu’une période de professeure associée à l’université Laval (Québec). Je dirige ou j'ai dirigé les masters recherche en lettres à Limoges, à Gustave Eiffel ainsi que le service d’enseignement à distance de Rennes-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes deux objets de recherche de visibilité internationale sont les littératures non-fictionnelles (comme l’essai littéraire) et la science-fiction, au sujet desquels j'ai publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Armand Colin, 2006), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Classiques Garnier, 2015) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses universitaires de Limoges, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé ou co-dirigé des programmes de recherche sur les formes et théories du recueil littéraire (publication en 2003), l'essai médiatique (publication 2022), les imaginaires de la ville future (PARVIS, I-SITE FUTURE 2019-2022: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://parvis.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Je dirige depuis 2011 la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seule revue académique francophone arbitrée consacrée à l'étude de la science-fiction (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/resf/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA éditeur, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges, 2020, "Médiatextes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPOP, Popular Roots of European Culture (Université de Limoges), pp.20 écrans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et interdits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 1998, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.48175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Cities: Figurations, Fictions, and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2023-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermière et les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 583, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire technique et le savoir dans les journaux de bandes dessinées pour la jeunesse de 1946 à 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “mal de l’avenir” aux “futurs de la nostalgie”. Les émotions des temporalités alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurable: Serious game to raise awareness by building futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mounissamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17352/gje.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux augmentés de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction climatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du polar (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Exporateur. Carnet de visites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.litteraturesmodesdemploi.org/carnet/leurope-du-polar-paris/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boillat Alain, Philippe Gilles, L’Adaptation. Des livres aux scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cli-fi & Sci-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur face au fandom de SF : retour sur le fil M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1647. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SF d’entreprise : visualiser, déplacer, déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne carnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1-2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1057989ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires visuels, matrices narratives : spéculations astronomiques et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage spatial dans la bande dessinée de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fille de la pêcheuse » dans le réseau des essais féministes de Le Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction : pourquoi il faut absolument lire Ursula Le Guin (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Malevil à “Malevil” : Merle intermédial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.71-89. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.065.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et fin du monde : l’apocalypse et les usages partiels du genre (compte-rendu multiple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.4134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron (dir.). Aldous Huxley. Otrante n° 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliographie comparatiste de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°25, p.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres du futur, conflits du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du créateur et storytelling métaleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwinia de Robert C. Wilson. Une objectivation populaire de l'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la science-fiction en France aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, http://resf.revues.org/181. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'appartient pas du tout au genre de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1066, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apocalypses pensives de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31-32, pp.123-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« N’appartient pas du tout au genre de la science-fiction » : anticipations françaises contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions industrielles et apprentissage du temps : les jeux LEGO Bionicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://strenae.revues.org/314. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécriture de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.151-175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécritures de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 | 2010, pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythologies contemporaines au miroir du temps futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 | 2010, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de bâti de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx01.03/484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence du récit, violence du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008505ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de recueils : l’exemple d’Edmond Jabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai ou essayisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculateurs d’avenir. Sauts quantitatifs et qualitatifs dans les économies de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°14, p.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous en 701 D.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°870, p.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil comme condition, ou déclaration, de littérarité : Paul Valéry et Robert Musil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (2), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart futuriste comme donnée métalittéraire: une lecture des Chroniques martiennes de Ray Bradbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°109, p. 83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Modernity’s Underground Imaginaries in Paris and the RER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia García; David Pike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Undergrounds. Contemporary Literary and Cultural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres finestres digitals sobre l’assaig al segle xxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal López-Pampló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonçal López-Pampló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar l’assaig en el segle XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publicaciones Universitat de València, pp.21-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, science-nonfiction : quelques usages de la science-fiction dans l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Gaëlle Weber; Société française de littérature générale et comparée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et littérature : questions d’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions, pp.45-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – L’essai mis à nu par ses médias même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA éditeur, pp.15-20, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal, une SF de la déglingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Destruction des images en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François Rabelais, coll. "Iconotextes", 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The King is pregnant !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes à l’œuvre dans la construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun, Yves Chevrel, Isabelle Poulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai et théorie de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defontenay’s Starian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Mark P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Imaginary Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p.351-358, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique des fictions industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions médiatiques et récits de genre : pour en finir avec le populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions; SFLGC, p.87-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal et le Monstre. Une Yougoslavie de science-fiction, une guerre en bande dessinée (et vice-versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westphal B. et Lydic L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et la parole au lendemain des guerres yougoslaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, p.211-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du composite. Brillat-Savarin essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaudes Pierre, Lyon-Caen Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai et essayisme en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p.29-46, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickner: Un Québécois en littérature-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot-Corpet, Gauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "nation nommée Roman" face aux histoires nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.355-367, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invitation au sauvage. Tristes tropiques entre lectures savantes et populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Defaut, pp.243-273, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune homme, la mort et le temps (Bid Time Return) de Richard Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenille, Dollé, Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Matheson - Il est une légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, pp.47-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au ras des planètes - Poétique des sciences-fictions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cremona, Gendral, Moran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.135-149, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai et l'historicité diffuse&amp;quot; (Barthes, Woolf, Herr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goulart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poéticas do ensaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literatura Portuguesa - Universidade de Coimbra &amp; Universidade do Açores, pp.99-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection éditoriale dans l’expérience de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson A., Ferré V. et Pradeau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13; L’Harmattan, p.123-137, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux imaginaires urbains : de Los Angeles à Solotol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelot F. et Clermont P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-fiction et imaginaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, p.135-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres sur l’exemplaire et l’inexemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.369-394, 2007, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictionnalité en régime non narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Gelais R. et Audet R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fiction. Suites et variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Rennes, p.51-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme virtuose du personnage science-fictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du personnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p.125-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest Philippe et Szkilnik Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des marges littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, p.180-196, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.11-18, 2003, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.32019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité des Mythologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. Macé, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, p.127-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en sciences exactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une littérature savante : les médiations littéraires du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, p.71-85, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglages du genre : l’essai et le recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dion, Robert. Fortier, Frances. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des genres dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p.227-276, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez l’histoire : la narrativité de l’objet dans les essais d’Italo Calvino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Audet, Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Bordeaux-III, p.357-374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CD-ROM pour la recherche en littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blaise, Marie; Vaillant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes. Histoire, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, p.367-371, 2000, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du roman et théories de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de la pensée. Etudes sur le roman et l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, p.45-54, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogène comme catégorie théorique : le cas de l’essai littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collomb, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.57-66, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le discours du savoir. Ambiguïtés d’une contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillaud, Bernard, de Gramont, Jérôme, Hüe, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censures et interdits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.27-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES THÉORIES DE L'ESSAI LITTÉRAIRE DANS LA SECONDE MOITIÉ DU XXÈME SIÈCLE. DOMAINES FRANCOPHONE, GERMANOPHONE ET ANGLOPHONE. SYNTHÈSES ET ENJEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2 Haute Bretagne, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la lecture et notes pour lire Sciascia, Le Jour de la chouette [1961], trad. J. Bertrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et performativité : de la promesse au jeu sérieux. Séminaire « Recherches contemporaines en narratologie ». 16 novembre 2021. Paris, CRAL / CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD de science-fiction, Séminaire CIMZ, ENS Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, https://journals.openedition.org/resf/9478, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction française depuis 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que signifie étudier la science-fiction aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fenêtres numériques sur l’essai au XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11t2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la science-fiction, les enjeux climatiques sont présents depuis longtemps&amp;quot; (entretien avec Marceau Forêt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://medium.com/anthropocene2050/ir%C3%A8ne-langlet-dans-la-science-fiction-les-enjeux-climatiques-sont-pr%C3%A9sents-depuis-longtemps-e32b01599a17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des usages dans la SF littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://sensfiction.org/all-curators/irene-langlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance, enseignement de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascisme et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Santesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piller, Tuer, Survivre » : Apocalypse zombie, exploration et expérience vécue dans DayZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Schmeink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lisière des espaces : Blade Runner, Ghost in the Shell et le paysage urbain de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Kin Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001, l’Odyssée de l’espace de Kubrick et la possibilité d’un cinéma de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapitalisme et schizophrénie : repenser la frontière Frankenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’avantage (ou non) de définir la science-fiction : théorie des genres, science-fiction et Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante-Deux (Ellen Herzfeld et Dominique Martel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS (Dictionnaire des Passeurs de la Littérature des États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E4E991"/>
+    <w:nsid w:val="306BFB92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/langlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8645-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parvis.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/resf/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conant-Ouaked" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/32013?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dugast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mounissamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.12271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3376" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1057989ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8848" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1647" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.3374" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.065.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.4134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.689" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.554" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Minne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.320" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Evans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.128" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927374v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.181" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008505ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al L&#243;pez-Pampl&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.179" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01246913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834710v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829437v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9478" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8924" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.76" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11t2m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau For&#234;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Santesso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2652" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schmeink" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2140" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Freedman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.561" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Kin Yuen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.565" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcqueen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.535" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.489" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/langlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8645-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parvis.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/resf/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conant-Ouaked" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/32013?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dugast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mounissamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.12271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1057989ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1546" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.3374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.065.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.4134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.554" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Minne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.320" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008505ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al L&#243;pez-Pampl&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1945" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.179" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01246913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834710v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9478" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.309" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.76" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11t2m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau For&#234;t" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Santesso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2652" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schmeink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Kin Yuen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.565" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Freedman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.561" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcqueen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.535" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.489" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>