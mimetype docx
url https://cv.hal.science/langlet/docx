--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Langlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8645-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeure de littérature contemporaine (française et comparée) à l’université Gustave Eiffel (ex-UPEM) après des postes à Rennes-2 et à Limoges, ainsi qu’une période de professeure associée à l’université Laval (Québec). Je dirige ou j'ai dirigé les masters recherche en lettres à Limoges, à Gustave Eiffel ainsi que le service d’enseignement à distance de Rennes-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes deux objets de recherche de visibilité internationale sont les littératures non-fictionnelles (comme l’essai littéraire) et la science-fiction, au sujet desquels j'ai publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Armand Colin, 2006), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Classiques Garnier, 2015) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses universitaires de Limoges, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé ou co-dirigé des programmes de recherche sur les formes et théories du recueil littéraire (publication en 2003), l'essai médiatique (publication 2022), les imaginaires de la ville future (PARVIS, I-SITE FUTURE 2019-2022: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://parvis.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Je dirige depuis 2011 la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seule revue académique francophone arbitrée consacrée à l'étude de la science-fiction (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/resf/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA éditeur, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges, 2020, "Médiatextes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPOP, Popular Roots of European Culture (Université de Limoges), pp.20 écrans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et interdits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 1998, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.48175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Cities: Figurations, Fictions, and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2023-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermière et les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 583, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire technique et le savoir dans les journaux de bandes dessinées pour la jeunesse de 1946 à 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “mal de l’avenir” aux “futurs de la nostalgie”. Les émotions des temporalités alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurable: Serious game to raise awareness by building futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mounissamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17352/gje.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux augmentés de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction climatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du polar (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Exporateur. Carnet de visites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.litteraturesmodesdemploi.org/carnet/leurope-du-polar-paris/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boillat Alain, Philippe Gilles, L’Adaptation. Des livres aux scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cli-fi & Sci-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur face au fandom de SF : retour sur le fil M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1647. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SF d’entreprise : visualiser, déplacer, déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne carnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1-2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1057989ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires visuels, matrices narratives : spéculations astronomiques et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage spatial dans la bande dessinée de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fille de la pêcheuse » dans le réseau des essais féministes de Le Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction : pourquoi il faut absolument lire Ursula Le Guin (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Malevil à “Malevil” : Merle intermédial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.71-89. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.065.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et fin du monde : l’apocalypse et les usages partiels du genre (compte-rendu multiple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.4134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron (dir.). Aldous Huxley. Otrante n° 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliographie comparatiste de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°25, p.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres du futur, conflits du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du créateur et storytelling métaleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwinia de Robert C. Wilson. Une objectivation populaire de l'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la science-fiction en France aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, http://resf.revues.org/181. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'appartient pas du tout au genre de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1066, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apocalypses pensives de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31-32, pp.123-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« N’appartient pas du tout au genre de la science-fiction » : anticipations françaises contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions industrielles et apprentissage du temps : les jeux LEGO Bionicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://strenae.revues.org/314. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécriture de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.151-175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécritures de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 | 2010, pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythologies contemporaines au miroir du temps futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 | 2010, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de bâti de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx01.03/484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence du récit, violence du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008505ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de recueils : l’exemple d’Edmond Jabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai ou essayisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculateurs d’avenir. Sauts quantitatifs et qualitatifs dans les économies de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°14, p.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous en 701 D.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°870, p.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil comme condition, ou déclaration, de littérarité : Paul Valéry et Robert Musil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (2), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart futuriste comme donnée métalittéraire: une lecture des Chroniques martiennes de Ray Bradbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°109, p. 83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Modernity’s Underground Imaginaries in Paris and the RER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia García; David Pike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Undergrounds. Contemporary Literary and Cultural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres finestres digitals sobre l’assaig al segle xxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal López-Pampló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonçal López-Pampló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar l’assaig en el segle XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publicaciones Universitat de València, pp.21-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, science-nonfiction : quelques usages de la science-fiction dans l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Gaëlle Weber; Société française de littérature générale et comparée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et littérature : questions d’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions, pp.45-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – L’essai mis à nu par ses médias même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA éditeur, pp.15-20, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal, une SF de la déglingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Destruction des images en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François Rabelais, coll. "Iconotextes", 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The King is pregnant !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes à l’œuvre dans la construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun, Yves Chevrel, Isabelle Poulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai et théorie de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defontenay’s Starian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Mark P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Imaginary Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p.351-358, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique des fictions industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions médiatiques et récits de genre : pour en finir avec le populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions; SFLGC, p.87-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal et le Monstre. Une Yougoslavie de science-fiction, une guerre en bande dessinée (et vice-versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westphal B. et Lydic L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et la parole au lendemain des guerres yougoslaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, p.211-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du composite. Brillat-Savarin essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaudes Pierre, Lyon-Caen Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai et essayisme en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p.29-46, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickner: Un Québécois en littérature-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot-Corpet, Gauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "nation nommée Roman" face aux histoires nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.355-367, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invitation au sauvage. Tristes tropiques entre lectures savantes et populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Defaut, pp.243-273, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune homme, la mort et le temps (Bid Time Return) de Richard Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenille, Dollé, Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Matheson - Il est une légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, pp.47-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au ras des planètes - Poétique des sciences-fictions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cremona, Gendral, Moran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.135-149, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai et l'historicité diffuse&amp;quot; (Barthes, Woolf, Herr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goulart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poéticas do ensaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literatura Portuguesa - Universidade de Coimbra &amp; Universidade do Açores, pp.99-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection éditoriale dans l’expérience de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson A., Ferré V. et Pradeau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13; L’Harmattan, p.123-137, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux imaginaires urbains : de Los Angeles à Solotol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelot F. et Clermont P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-fiction et imaginaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, p.135-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres sur l’exemplaire et l’inexemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.369-394, 2007, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictionnalité en régime non narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Gelais R. et Audet R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fiction. Suites et variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Rennes, p.51-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme virtuose du personnage science-fictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du personnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p.125-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest Philippe et Szkilnik Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des marges littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, p.180-196, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.11-18, 2003, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.32019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité des Mythologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. Macé, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, p.127-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en sciences exactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une littérature savante : les médiations littéraires du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, p.71-85, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglages du genre : l’essai et le recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dion, Robert. Fortier, Frances. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des genres dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p.227-276, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez l’histoire : la narrativité de l’objet dans les essais d’Italo Calvino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Audet, Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Bordeaux-III, p.357-374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CD-ROM pour la recherche en littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blaise, Marie; Vaillant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes. Histoire, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, p.367-371, 2000, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du roman et théories de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de la pensée. Etudes sur le roman et l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, p.45-54, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogène comme catégorie théorique : le cas de l’essai littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collomb, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.57-66, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le discours du savoir. Ambiguïtés d’une contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillaud, Bernard, de Gramont, Jérôme, Hüe, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censures et interdits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.27-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES THÉORIES DE L'ESSAI LITTÉRAIRE DANS LA SECONDE MOITIÉ DU XXÈME SIÈCLE. DOMAINES FRANCOPHONE, GERMANOPHONE ET ANGLOPHONE. SYNTHÈSES ET ENJEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2 Haute Bretagne, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la lecture et notes pour lire Sciascia, Le Jour de la chouette [1961], trad. J. Bertrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et performativité : de la promesse au jeu sérieux. Séminaire « Recherches contemporaines en narratologie ». 16 novembre 2021. Paris, CRAL / CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD de science-fiction, Séminaire CIMZ, ENS Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, https://journals.openedition.org/resf/9478, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction française depuis 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que signifie étudier la science-fiction aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fenêtres numériques sur l’essai au XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11t2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la science-fiction, les enjeux climatiques sont présents depuis longtemps&amp;quot; (entretien avec Marceau Forêt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://medium.com/anthropocene2050/ir%C3%A8ne-langlet-dans-la-science-fiction-les-enjeux-climatiques-sont-pr%C3%A9sents-depuis-longtemps-e32b01599a17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des usages dans la SF littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://sensfiction.org/all-curators/irene-langlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance, enseignement de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascisme et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Santesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piller, Tuer, Survivre » : Apocalypse zombie, exploration et expérience vécue dans DayZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Schmeink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lisière des espaces : Blade Runner, Ghost in the Shell et le paysage urbain de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Kin Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001, l’Odyssée de l’espace de Kubrick et la possibilité d’un cinéma de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapitalisme et schizophrénie : repenser la frontière Frankenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’avantage (ou non) de définir la science-fiction : théorie des genres, science-fiction et Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante-Deux (Ellen Herzfeld et Dominique Martel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS (Dictionnaire des Passeurs de la Littérature des États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Langlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8645-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeure de littérature contemporaine (française et comparée) à l’université Gustave Eiffel (ex-UPEM) après des postes à Rennes-2 et à Limoges, ainsi qu’une période de professeure associée à l’université Laval (Québec). Je dirige ou j'ai dirigé les masters recherche en lettres à Limoges, à Gustave Eiffel ainsi que le service d’enseignement à distance de Rennes-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes deux objets de recherche de visibilité internationale sont les littératures non-fictionnelles (comme l’essai littéraire) et la science-fiction, au sujet desquels j'ai publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Armand Colin, 2006), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Classiques Garnier, 2015) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses universitaires de Limoges, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé ou co-dirigé des programmes de recherche sur les formes et théories du recueil littéraire (publication en 2003), l'essai médiatique (publication 2022), les imaginaires de la ville future (PARVIS, I-SITE FUTURE 2019-2022: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://parvis.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Je dirige depuis 2011 la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seule revue académique francophone arbitrée consacrée à l'étude de la science-fiction (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/resf/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA éditeur, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges, 2020, "Médiatextes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPOP, Popular Roots of European Culture (Université de Limoges), pp.20 écrans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et interdits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 1998, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.48175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Cities: Figurations, Fictions, and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2023-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermière et les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 583, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire technique et le savoir dans les journaux de bandes dessinées pour la jeunesse de 1946 à 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “mal de l’avenir” aux “futurs de la nostalgie”. Les émotions des temporalités alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurable: Serious game to raise awareness by building futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mounissamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17352/gje.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux augmentés de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction climatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du polar (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Exporateur. Carnet de visites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.litteraturesmodesdemploi.org/carnet/leurope-du-polar-paris/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boillat Alain, Philippe Gilles, L’Adaptation. Des livres aux scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cli-fi & Sci-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur face au fandom de SF : retour sur le fil M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1647. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SF d’entreprise : visualiser, déplacer, déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne carnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1-2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1057989ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires visuels, matrices narratives : spéculations astronomiques et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fille de la pêcheuse » dans le réseau des essais féministes de Le Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage spatial dans la bande dessinée de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction : pourquoi il faut absolument lire Ursula Le Guin (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Malevil à “Malevil” : Merle intermédial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.71-89. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.065.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et fin du monde : l’apocalypse et les usages partiels du genre (compte-rendu multiple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.4134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron (dir.). Aldous Huxley. Otrante n° 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliographie comparatiste de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°25, p.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres du futur, conflits du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du créateur et storytelling métaleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwinia de Robert C. Wilson. Une objectivation populaire de l'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la science-fiction en France aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, http://resf.revues.org/181. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apocalypses pensives de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31-32, pp.123-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'appartient pas du tout au genre de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1066, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« N’appartient pas du tout au genre de la science-fiction » : anticipations françaises contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions industrielles et apprentissage du temps : les jeux LEGO Bionicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://strenae.revues.org/314. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécriture de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.151-175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythologies contemporaines au miroir du temps futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 | 2010, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécritures de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 | 2010, pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de bâti de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx01.03/484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence du récit, violence du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008505ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de recueils : l’exemple d’Edmond Jabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai ou essayisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculateurs d’avenir. Sauts quantitatifs et qualitatifs dans les économies de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°14, p.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous en 701 D.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°870, p.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil comme condition, ou déclaration, de littérarité : Paul Valéry et Robert Musil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (2), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart futuriste comme donnée métalittéraire: une lecture des Chroniques martiennes de Ray Bradbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°109, p. 83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Modernity’s Underground Imaginaries in Paris and the RER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia García; David Pike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Undergrounds. Contemporary Literary and Cultural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres finestres digitals sobre l’assaig al segle xxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal López-Pampló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonçal López-Pampló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar l’assaig en el segle XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publicaciones Universitat de València, pp.21-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, science-nonfiction : quelques usages de la science-fiction dans l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Gaëlle Weber; Société française de littérature générale et comparée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et littérature : questions d’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions, pp.45-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – L’essai mis à nu par ses médias même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA éditeur, pp.15-20, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal, une SF de la déglingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Destruction des images en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François Rabelais, coll. "Iconotextes", 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The King is pregnant !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes à l’œuvre dans la construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun, Yves Chevrel, Isabelle Poulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai et théorie de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defontenay’s Starian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Mark P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Imaginary Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p.351-358, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique des fictions industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions médiatiques et récits de genre : pour en finir avec le populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions; SFLGC, p.87-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal et le Monstre. Une Yougoslavie de science-fiction, une guerre en bande dessinée (et vice-versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westphal B. et Lydic L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et la parole au lendemain des guerres yougoslaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, p.211-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du composite. Brillat-Savarin essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaudes Pierre, Lyon-Caen Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai et essayisme en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p.29-46, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickner: Un Québécois en littérature-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot-Corpet, Gauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "nation nommée Roman" face aux histoires nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.355-367, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invitation au sauvage. Tristes tropiques entre lectures savantes et populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Defaut, pp.243-273, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune homme, la mort et le temps (Bid Time Return) de Richard Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenille, Dollé, Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Matheson - Il est une légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, pp.47-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au ras des planètes - Poétique des sciences-fictions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cremona, Gendral, Moran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.135-149, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai et l'historicité diffuse&amp;quot; (Barthes, Woolf, Herr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goulart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poéticas do ensaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literatura Portuguesa - Universidade de Coimbra &amp; Universidade do Açores, pp.99-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection éditoriale dans l’expérience de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson A., Ferré V. et Pradeau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13; L’Harmattan, p.123-137, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux imaginaires urbains : de Los Angeles à Solotol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelot F. et Clermont P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-fiction et imaginaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, p.135-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres sur l’exemplaire et l’inexemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.369-394, 2007, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictionnalité en régime non narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Gelais R. et Audet R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fiction. Suites et variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Rennes, p.51-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme virtuose du personnage science-fictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du personnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p.125-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest Philippe et Szkilnik Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des marges littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, p.180-196, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.11-18, 2003, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.32019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité des Mythologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. Macé, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, p.127-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en sciences exactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une littérature savante : les médiations littéraires du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, p.71-85, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglages du genre : l’essai et le recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dion, Robert. Fortier, Frances. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des genres dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p.227-276, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez l’histoire : la narrativité de l’objet dans les essais d’Italo Calvino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Audet, Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Bordeaux-III, p.357-374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du roman et théories de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de la pensée. Etudes sur le roman et l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, p.45-54, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CD-ROM pour la recherche en littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blaise, Marie; Vaillant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes. Histoire, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, p.367-371, 2000, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogène comme catégorie théorique : le cas de l’essai littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collomb, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.57-66, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le discours du savoir. Ambiguïtés d’une contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillaud, Bernard, de Gramont, Jérôme, Hüe, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censures et interdits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.27-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES THÉORIES DE L'ESSAI LITTÉRAIRE DANS LA SECONDE MOITIÉ DU XXÈME SIÈCLE. DOMAINES FRANCOPHONE, GERMANOPHONE ET ANGLOPHONE. SYNTHÈSES ET ENJEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2 Haute Bretagne, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la lecture et notes pour lire Sciascia, Le Jour de la chouette [1961], trad. J. Bertrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et performativité : de la promesse au jeu sérieux. Séminaire « Recherches contemporaines en narratologie ». 16 novembre 2021. Paris, CRAL / CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD de science-fiction, Séminaire CIMZ, ENS Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, https://journals.openedition.org/resf/9478, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction française depuis 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que signifie étudier la science-fiction aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fenêtres numériques sur l’essai au XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11t2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la science-fiction, les enjeux climatiques sont présents depuis longtemps&amp;quot; (entretien avec Marceau Forêt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://medium.com/anthropocene2050/ir%C3%A8ne-langlet-dans-la-science-fiction-les-enjeux-climatiques-sont-pr%C3%A9sents-depuis-longtemps-e32b01599a17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des usages dans la SF littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://sensfiction.org/all-curators/irene-langlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance, enseignement de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascisme et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Santesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piller, Tuer, Survivre » : Apocalypse zombie, exploration et expérience vécue dans DayZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Schmeink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lisière des espaces : Blade Runner, Ghost in the Shell et le paysage urbain de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Kin Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001, l’Odyssée de l’espace de Kubrick et la possibilité d’un cinéma de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapitalisme et schizophrénie : repenser la frontière Frankenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’avantage (ou non) de définir la science-fiction : théorie des genres, science-fiction et Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante-Deux (Ellen Herzfeld et Dominique Martel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS (Dictionnaire des Passeurs de la Littérature des États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="306BFB92"/>
+    <w:nsid w:val="50126F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/langlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8645-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parvis.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/resf/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conant-Ouaked" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/32013?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dugast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mounissamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.12271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1057989ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1546" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.3374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.065.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.4134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.554" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Minne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.320" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008505ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al L&#243;pez-Pampl&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1945" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.179" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01246913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834710v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9478" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.309" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.76" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11t2m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau For&#234;t" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Santesso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2652" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schmeink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Kin Yuen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.565" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Freedman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.561" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcqueen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.535" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.489" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/langlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8645-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parvis.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/resf/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conant-Ouaked" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/32013?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dugast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mounissamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.12271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1057989ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.3374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1546" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.065.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.4134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.689" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.554" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Minne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.320" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Evans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.128" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008505ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al L&#243;pez-Pampl&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1945" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021815v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01246913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834710v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9478" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.309" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.76" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11t2m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau For&#234;t" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Santesso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2652" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schmeink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Kin Yuen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.565" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Freedman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.561" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcqueen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.535" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.489" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>