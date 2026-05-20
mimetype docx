--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Langlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8645-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeure de littérature contemporaine (française et comparée) à l’université Gustave Eiffel (ex-UPEM) après des postes à Rennes-2 et à Limoges, ainsi qu’une période de professeure associée à l’université Laval (Québec). Je dirige ou j'ai dirigé les masters recherche en lettres à Limoges, à Gustave Eiffel ainsi que le service d’enseignement à distance de Rennes-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes deux objets de recherche de visibilité internationale sont les littératures non-fictionnelles (comme l’essai littéraire) et la science-fiction, au sujet desquels j'ai publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Armand Colin, 2006), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Classiques Garnier, 2015) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses universitaires de Limoges, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé ou co-dirigé des programmes de recherche sur les formes et théories du recueil littéraire (publication en 2003), l'essai médiatique (publication 2022), les imaginaires de la ville future (PARVIS, I-SITE FUTURE 2019-2022: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://parvis.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Je dirige depuis 2011 la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seule revue académique francophone arbitrée consacrée à l'étude de la science-fiction (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/resf/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA éditeur, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges, 2020, "Médiatextes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPOP, Popular Roots of European Culture (Université de Limoges), pp.20 écrans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et interdits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 1998, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.48175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Cities: Figurations, Fictions, and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2023-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermière et les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 583, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire technique et le savoir dans les journaux de bandes dessinées pour la jeunesse de 1946 à 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “mal de l’avenir” aux “futurs de la nostalgie”. Les émotions des temporalités alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurable: Serious game to raise awareness by building futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mounissamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17352/gje.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux augmentés de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction climatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du polar (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Exporateur. Carnet de visites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.litteraturesmodesdemploi.org/carnet/leurope-du-polar-paris/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boillat Alain, Philippe Gilles, L’Adaptation. Des livres aux scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cli-fi & Sci-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur face au fandom de SF : retour sur le fil M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1647. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SF d’entreprise : visualiser, déplacer, déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne carnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1-2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1057989ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires visuels, matrices narratives : spéculations astronomiques et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fille de la pêcheuse » dans le réseau des essais féministes de Le Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage spatial dans la bande dessinée de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction : pourquoi il faut absolument lire Ursula Le Guin (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Malevil à “Malevil” : Merle intermédial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.71-89. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.065.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et fin du monde : l’apocalypse et les usages partiels du genre (compte-rendu multiple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.4134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron (dir.). Aldous Huxley. Otrante n° 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliographie comparatiste de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°25, p.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres du futur, conflits du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du créateur et storytelling métaleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwinia de Robert C. Wilson. Une objectivation populaire de l'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la science-fiction en France aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, http://resf.revues.org/181. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apocalypses pensives de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31-32, pp.123-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'appartient pas du tout au genre de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1066, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« N’appartient pas du tout au genre de la science-fiction » : anticipations françaises contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions industrielles et apprentissage du temps : les jeux LEGO Bionicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://strenae.revues.org/314. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécriture de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.151-175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythologies contemporaines au miroir du temps futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 | 2010, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécritures de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 | 2010, pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de bâti de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx01.03/484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence du récit, violence du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008505ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de recueils : l’exemple d’Edmond Jabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai ou essayisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculateurs d’avenir. Sauts quantitatifs et qualitatifs dans les économies de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°14, p.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous en 701 D.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°870, p.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil comme condition, ou déclaration, de littérarité : Paul Valéry et Robert Musil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (2), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart futuriste comme donnée métalittéraire: une lecture des Chroniques martiennes de Ray Bradbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°109, p. 83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Modernity’s Underground Imaginaries in Paris and the RER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia García; David Pike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Undergrounds. Contemporary Literary and Cultural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres finestres digitals sobre l’assaig al segle xxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal López-Pampló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonçal López-Pampló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar l’assaig en el segle XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publicaciones Universitat de València, pp.21-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, science-nonfiction : quelques usages de la science-fiction dans l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Gaëlle Weber; Société française de littérature générale et comparée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et littérature : questions d’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions, pp.45-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – L’essai mis à nu par ses médias même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA éditeur, pp.15-20, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal, une SF de la déglingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Destruction des images en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François Rabelais, coll. "Iconotextes", 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The King is pregnant !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes à l’œuvre dans la construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun, Yves Chevrel, Isabelle Poulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai et théorie de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defontenay’s Starian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Mark P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Imaginary Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p.351-358, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique des fictions industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions médiatiques et récits de genre : pour en finir avec le populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions; SFLGC, p.87-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal et le Monstre. Une Yougoslavie de science-fiction, une guerre en bande dessinée (et vice-versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westphal B. et Lydic L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et la parole au lendemain des guerres yougoslaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, p.211-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du composite. Brillat-Savarin essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaudes Pierre, Lyon-Caen Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai et essayisme en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p.29-46, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickner: Un Québécois en littérature-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot-Corpet, Gauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "nation nommée Roman" face aux histoires nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.355-367, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invitation au sauvage. Tristes tropiques entre lectures savantes et populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Defaut, pp.243-273, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune homme, la mort et le temps (Bid Time Return) de Richard Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenille, Dollé, Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Matheson - Il est une légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, pp.47-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au ras des planètes - Poétique des sciences-fictions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cremona, Gendral, Moran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.135-149, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai et l'historicité diffuse&amp;quot; (Barthes, Woolf, Herr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goulart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poéticas do ensaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literatura Portuguesa - Universidade de Coimbra &amp; Universidade do Açores, pp.99-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection éditoriale dans l’expérience de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson A., Ferré V. et Pradeau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13; L’Harmattan, p.123-137, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux imaginaires urbains : de Los Angeles à Solotol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelot F. et Clermont P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-fiction et imaginaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, p.135-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres sur l’exemplaire et l’inexemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.369-394, 2007, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictionnalité en régime non narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Gelais R. et Audet R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fiction. Suites et variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Rennes, p.51-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme virtuose du personnage science-fictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du personnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p.125-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest Philippe et Szkilnik Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des marges littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, p.180-196, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.11-18, 2003, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.32019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité des Mythologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. Macé, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, p.127-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en sciences exactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une littérature savante : les médiations littéraires du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, p.71-85, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglages du genre : l’essai et le recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dion, Robert. Fortier, Frances. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des genres dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p.227-276, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez l’histoire : la narrativité de l’objet dans les essais d’Italo Calvino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Audet, Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Bordeaux-III, p.357-374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du roman et théories de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de la pensée. Etudes sur le roman et l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, p.45-54, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CD-ROM pour la recherche en littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blaise, Marie; Vaillant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes. Histoire, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, p.367-371, 2000, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogène comme catégorie théorique : le cas de l’essai littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collomb, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.57-66, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le discours du savoir. Ambiguïtés d’une contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillaud, Bernard, de Gramont, Jérôme, Hüe, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censures et interdits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.27-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES THÉORIES DE L'ESSAI LITTÉRAIRE DANS LA SECONDE MOITIÉ DU XXÈME SIÈCLE. DOMAINES FRANCOPHONE, GERMANOPHONE ET ANGLOPHONE. SYNTHÈSES ET ENJEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2 Haute Bretagne, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la lecture et notes pour lire Sciascia, Le Jour de la chouette [1961], trad. J. Bertrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et performativité : de la promesse au jeu sérieux. Séminaire « Recherches contemporaines en narratologie ». 16 novembre 2021. Paris, CRAL / CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD de science-fiction, Séminaire CIMZ, ENS Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, https://journals.openedition.org/resf/9478, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction française depuis 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que signifie étudier la science-fiction aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fenêtres numériques sur l’essai au XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11t2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la science-fiction, les enjeux climatiques sont présents depuis longtemps&amp;quot; (entretien avec Marceau Forêt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://medium.com/anthropocene2050/ir%C3%A8ne-langlet-dans-la-science-fiction-les-enjeux-climatiques-sont-pr%C3%A9sents-depuis-longtemps-e32b01599a17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des usages dans la SF littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://sensfiction.org/all-curators/irene-langlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance, enseignement de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascisme et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Santesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piller, Tuer, Survivre » : Apocalypse zombie, exploration et expérience vécue dans DayZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Schmeink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lisière des espaces : Blade Runner, Ghost in the Shell et le paysage urbain de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Kin Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001, l’Odyssée de l’espace de Kubrick et la possibilité d’un cinéma de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapitalisme et schizophrénie : repenser la frontière Frankenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’avantage (ou non) de définir la science-fiction : théorie des genres, science-fiction et Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante-Deux (Ellen Herzfeld et Dominique Martel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS (Dictionnaire des Passeurs de la Littérature des États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Langlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8645-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeure de littérature contemporaine (française et comparée) à l’université Gustave Eiffel (ex-UPEM) après des postes à Rennes-2 et à Limoges, ainsi qu’une période de professeure associée à l’université Laval (Québec). Je dirige ou j'ai dirigé les masters recherche en lettres à Limoges, à Gustave Eiffel ainsi que le service d’enseignement à distance de Rennes-2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes deux objets de recherche de visibilité internationale sont les littératures non-fictionnelles (comme l’essai littéraire) et la science-fiction, au sujet desquels j'ai publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Armand Colin, 2006), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Classiques Garnier, 2015) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses universitaires de Limoges, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé ou co-dirigé des programmes de recherche sur les formes et théories du recueil littéraire (publication en 2003), l'essai médiatique (publication 2022), les imaginaires de la ville future (PARVIS, I-SITE FUTURE 2019-2022: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://parvis.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Je dirige depuis 2011 la revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seule revue académique francophone arbitrée consacrée à l'étude de la science-fiction (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/resf/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA éditeur, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps rapaillé. Science-fiction et présentisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges, 2020, "Médiatextes"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Abeille et la balance. Penser l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPOP, Popular Roots of European Culture (Université de Limoges), pp.20 écrans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction. Lecture et poétique d’un genre littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et interdits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 1998, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.48175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermière et les papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 583, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Cities: Figurations, Fictions, and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2023-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire technique et le savoir dans les journaux de bandes dessinées pour la jeunesse de 1946 à 1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “mal de l’avenir” aux “futurs de la nostalgie”. Les émotions des temporalités alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux augmentés de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurable: Serious game to raise awareness by building futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mounissamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.103 - 109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17352/gje.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction climatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du polar (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Exporateur. Carnet de visites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.litteraturesmodesdemploi.org/carnet/leurope-du-polar-paris/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boillat Alain, Philippe Gilles, L’Adaptation. Des livres aux scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cli-fi & Sci-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur face au fandom de SF : retour sur le fil M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1647. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne carnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1-2), pp.49-65. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1057989ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SF d’entreprise : visualiser, déplacer, déconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°96 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.096.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires visuels, matrices narratives : spéculations astronomiques et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fille de la pêcheuse » dans le réseau des essais féministes de Le Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage spatial dans la bande dessinée de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction : pourquoi il faut absolument lire Ursula Le Guin (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Malevil à “Malevil” : Merle intermédial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p.71-89. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/r2050.065.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et fin du monde : l’apocalypse et les usages partiels du genre (compte-rendu multiple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.4134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron (dir.). Aldous Huxley. Otrante n° 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une bibliographie comparatiste de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°25, p.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres du futur, conflits du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du créateur et storytelling métaleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwinia de Robert C. Wilson. Une objectivation populaire de l'uchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la science-fiction en France aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, http://resf.revues.org/181. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apocalypses pensives de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31-32, pp.123-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'appartient pas du tout au genre de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1066, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« N’appartient pas du tout au genre de la science-fiction » : anticipations françaises contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions industrielles et apprentissage du temps : les jeux LEGO Bionicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, http://strenae.revues.org/314. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécriture de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.151-175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythologies contemporaines au miroir du temps futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 | 2010, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre arthurienne de Rio et les réécritures de genre contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 | 2010, pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de bâti de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx01.03/484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence du récit, violence du théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008505ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de recueils : l’exemple d’Edmond Jabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai ou essayisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéculateurs d’avenir. Sauts quantitatifs et qualitatifs dans les économies de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix du regard : Revue littéraire sur les arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°14, p.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous en 701 D.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°870, p.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil comme condition, ou déclaration, de littérarité : Paul Valéry et Robert Musil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (2), pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart futuriste comme donnée métalittéraire: une lecture des Chroniques martiennes de Ray Bradbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°109, p. 83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting Modernity’s Underground Imaginaries in Paris and the RER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia García; David Pike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Undergrounds. Contemporary Literary and Cultural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.71-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres finestres digitals sobre l’assaig al segle xxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçal López-Pampló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonçal López-Pampló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar l’assaig en el segle XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publicaciones Universitat de València, pp.21-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, science-nonfiction : quelques usages de la science-fiction dans l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Gaëlle Weber; Société française de littérature générale et comparée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et littérature : questions d’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions, pp.45-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – L’essai mis à nu par ses médias même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Conant-Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’essai médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISAA éditeur, pp.15-20, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.lisaa.1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal, une SF de la déglingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Destruction des images en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François Rabelais, coll. "Iconotextes", 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The King is pregnant !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LISAA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes à l’œuvre dans la construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Holmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun, Yves Chevrel, Isabelle Poulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, p. 947-980, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai et théorie de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Née. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defontenay’s Starian System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolf, Mark P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Imaginary Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p.351-358, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique des fictions industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions médiatiques et récits de genre : pour en finir avec le populaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Editions; SFLGC, p.87-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal et le Monstre. Une Yougoslavie de science-fiction, une guerre en bande dessinée (et vice-versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Westphal B. et Lydic L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Silence et la parole au lendemain des guerres yougoslaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, p.211-239, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du composite. Brillat-Savarin essayiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaudes Pierre, Lyon-Caen Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai et essayisme en France au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p.29-46, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickner: Un Québécois en littérature-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot-Corpet, Gauvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "nation nommée Roman" face aux histoires nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.355-367, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invitation au sauvage. Tristes tropiques entre lectures savantes et populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Defaut, pp.243-273, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune homme, la mort et le temps (Bid Time Return) de Richard Matheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chenille, Dollé, Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Matheson - Il est une légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, pp.47-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au ras des planètes - Poétique des sciences-fictions populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cremona, Gendral, Moran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.135-149, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essai et l'historicité diffuse&amp;quot; (Barthes, Woolf, Herr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goulart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poéticas do ensaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literatura Portuguesa - Universidade de Coimbra &amp; Universidade do Açores, pp.99-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection éditoriale dans l’expérience de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson A., Ferré V. et Pradeau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13; L’Harmattan, p.123-137, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux imaginaires urbains : de Los Angeles à Solotol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelot F. et Clermont P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-fiction et imaginaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, p.135-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres sur l’exemplaire et l’inexemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.369-394, 2007, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictionnalité en régime non narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Gelais R. et Audet R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fiction. Suites et variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Rennes, p.51-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme virtuose du personnage science-fictionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du personnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p.125-138, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest Philippe et Szkilnik Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des marges littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Cecile Defaut, p.180-196, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours du recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil littéraire. Pratiques et théorie d'une forme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p.11-18, 2003, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.32019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité des Mythologies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. Macé, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, p.127-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en sciences exactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une littérature savante : les médiations littéraires du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, p.71-85, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réglages du genre : l’essai et le recueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dion, Robert. Fortier, Frances. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des genres dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p.227-276, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez l’histoire : la narrativité de l’objet dans les essais d’Italo Calvino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Audet, Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene; Presses Universitaires de Bordeaux-III, p.357-374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du roman et théories de l’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de la pensée. Etudes sur le roman et l’essai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEDES, p.45-54, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un CD-ROM pour la recherche en littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blaise, Marie; Vaillant, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes. Histoire, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, p.367-371, 2000, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogène comme catégorie théorique : le cas de l’essai littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collomb, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.57-66, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai et le discours du savoir. Ambiguïtés d’une contestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baillaud, Bernard, de Gramont, Jérôme, Hüe, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Censures et interdits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.27-44, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES THÉORIES DE L'ESSAI LITTÉRAIRE DANS LA SECONDE MOITIÉ DU XXÈME SIÈCLE. DOMAINES FRANCOPHONE, GERMANOPHONE ET ANGLOPHONE. SYNTHÈSES ET ENJEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2 Haute Bretagne, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la lecture et notes pour lire Sciascia, Le Jour de la chouette [1961], trad. J. Bertrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et performativité : de la promesse au jeu sérieux. Séminaire « Recherches contemporaines en narratologie ». 16 novembre 2021. Paris, CRAL / CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD de science-fiction, Séminaire CIMZ, ENS Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, https://journals.openedition.org/resf/9478, 2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.8924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier les livres que tout le monde a lus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Levet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pardaillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction française depuis 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que signifie étudier la science-fiction aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fenêtres numériques sur l’essai au XXIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11t2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la science-fiction, les enjeux climatiques sont présents depuis longtemps&amp;quot; (entretien avec Marceau Forêt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://medium.com/anthropocene2050/ir%C3%A8ne-langlet-dans-la-science-fiction-les-enjeux-climatiques-sont-pr%C3%A9sents-depuis-longtemps-e32b01599a17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des usages dans la SF littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://sensfiction.org/all-curators/irene-langlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance, enseignement de la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascisme et science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Santesso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Piller, Tuer, Survivre » : Apocalypse zombie, exploration et expérience vécue dans DayZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Schmeink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lisière des espaces : Blade Runner, Ghost in the Shell et le paysage urbain de Hong Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wong Kin Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001, l’Odyssée de l’espace de Kubrick et la possibilité d’un cinéma de science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocapitalisme et schizophrénie : repenser la frontière Frankenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’avantage (ou non) de définir la science-fiction : théorie des genres, science-fiction et Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante-Deux (Ellen Herzfeld et Dominique Martel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS (Dictionnaire des Passeurs de la Littérature des États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50126F2E"/>
+    <w:nsid w:val="19372310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/langlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8645-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parvis.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/resf/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conant-Ouaked" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/32013?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dugast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mounissamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.12271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1057989ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.3374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1546" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.065.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.4134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.689" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.554" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Minne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.320" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Evans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.128" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008505ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al L&#243;pez-Pampl&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1945" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021815v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01246913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834710v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9478" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.309" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.76" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11t2m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau For&#234;t" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Santesso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2652" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schmeink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Kin Yuen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.565" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Freedman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.561" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcqueen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.535" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.489" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/langlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8645-5644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://parvis.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/resf/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conant-Ouaked" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/32013?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dugast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mounissamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/gje.000089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.12271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1057989ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.3374" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1546" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.065.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.4134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.689" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.554" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.320" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Minne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.506" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Evans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.128" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01131433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008505ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al L&#243;pez-Pampl&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1945" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021815v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-01246913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834710v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04695615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9478" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.8924" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.309" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.76" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11t2m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau For&#234;t" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Santesso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2652" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Schmeink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Kin Yuen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.565" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Freedman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.561" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcqueen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.535" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.489" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>