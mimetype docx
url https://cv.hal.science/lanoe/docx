--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -429,115 +429,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (2), pp.173-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mbe.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connais-toi toi-même : une perspective globale de la métacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -546,1733 +546,1733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (3), pp.451-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau enseigné aux élèves : des connaissances scientifiques à la mise en œuvre pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Blanchette Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroeducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.20-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24046/neuroed.20210701.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical attraction error detection in children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.127-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cogdev.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
+                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905218v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre le primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283084v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283106v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923714v1</w:t>
+                <w:t xml:space="preserve">hal-02905218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
+              <w:t xml:space="preserve">Vivre le primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quand le cerveau entre à l'école, n° spécial, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346697v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (4), pp.92-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tine.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Self-Action in 2-Year-Old Children: An Illustration of the Arithmetical Inversion Principle before Formal Schooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Development Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/879258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (7), pp.1145-1150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroeducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127313v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Simon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
+              <w:t xml:space="preserve">Neuroeducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.44-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127384v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control is needed for the resolution of arithmetic word problems: A developmental negative priming study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 105 (3), pp.701-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0032625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,618 +2281,618 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e81789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00599765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154325v1</w:t>
+                <w:t xml:space="preserve">hal-02951491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poirel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951491v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical Effect of Action on Arithmetic Performances in Wynn-Like Tasks Solved by 2-Year-Olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (6), pp.405-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1618-3169/a000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2902,409 +2902,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anick Pelletier</w:t>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023404v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023402v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068022v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3313,906 +3313,906 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover en sciences cognitives à l'école maternelle avec le programme pédagogique métacognitif « Mon cerveau, ma boîte à trésors »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AFPEN : Être enfant, être ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Psychologues de l'Education Nationale (AFPEN), Sep 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functions differentially contribute to scholastic skills in fourth graders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164842v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164896v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilbert Odran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilbert Odran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4221,123 +4221,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mafalda Carmo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InScience Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4346,106 +4346,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4454,106 +4454,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4562,455 +4562,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : Étude comparative entre le développement normal et troublé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Développements Atypiques : quels apports pour la psychologie du développement ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rennes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01074509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des fonctions exécutives dans les apprentissages scolaires fondamentaux chez des enfants de 9-10 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de l’Association pour la recherche en Neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5020,161 +5020,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intégration à la scolarisation des élèves handicapés : état des lieux et nouveaux besoins de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bailleul</w:t>
+                <w:t xml:space="preserve">Pascal Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bataille</w:t>
+                <w:t xml:space="preserve">Annie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Langlois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERSE. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5242,51 +5242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3905A368"/>
+    <w:nsid w:val="70513C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5473,51 +5473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lanoe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-1345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blanchette Sarrasin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20210701.20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lanoe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-1345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blanchette Sarrasin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20210701.20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>