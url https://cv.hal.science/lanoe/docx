--- v1 (2026-04-03)
+++ v2 (2026-04-29)
@@ -871,551 +871,551 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
+                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923714v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
+                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346697v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.18-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre le primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Quand le cerveau entre à l'école, n° spécial, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2085,51 +2085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control is needed for the resolution of arithmetic word problems: A developmental negative priming study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,64 +3477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,1615 +3566,1951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164896v1</w:t>
+                <w:t xml:space="preserve">hal-02164842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164842v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
+                <w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilbert Odran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garcia</w:t>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
+              <w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169234v1</w:t>
+                <w:t xml:space="preserve">hal-05594079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilbert Odran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odran Guilbert</w:t>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
+              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645998v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer les premiers apprentissages numériques grâce à l'application numérique Applinou : une étude expérimentale en cas unique chez des enfants de Grande Section de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pryfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
+              <w:t xml:space="preserve">16ème Colloque international Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289782v1</w:t>
+                <w:t xml:space="preserve">hal-05594045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+                <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InScience Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03266133v1</w:t>
+                <w:t xml:space="preserve">hal-04645998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266086v1</w:t>
+                <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mafalda Carmo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InScience Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067318v1</w:t>
+                <w:t xml:space="preserve">hal-03266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265769v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346777v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : Étude comparative entre le développement normal et troublé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Développements Atypiques : quels apports pour la psychologie du développement ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France. 2014</w:t>
+              <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01074509v1</w:t>
+                <w:t xml:space="preserve">hal-03265769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : Étude comparative entre le développement normal et troublé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Développements Atypiques : quels apports pour la psychologie du développement ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implication des fonctions exécutives dans les apprentissages scolaires fondamentaux chez des enfants de 9-10 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de l’Association pour la recherche en Neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir le cerveau à l'école: Les sciences cognitives au service des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CANOPE Editions, Ministère de l'Education Nationale. 2017, 978-2-240-04129-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intégration à la scolarisation des élèves handicapés : état des lieux et nouveaux besoins de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mazereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CERSE. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5242,51 +5578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70513C0D"/>
+    <w:nsid w:val="B7A98FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5473,51 +5809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lanoe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-1345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blanchette Sarrasin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20210701.20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lanoe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-1345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blanchette Sarrasin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20210701.20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pryfer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>