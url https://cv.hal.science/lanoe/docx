--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -839,589 +839,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
+                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283106v1</w:t>
+                <w:t xml:space="preserve">hal-02905218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
+              <w:t xml:space="preserve">Vivre le primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quand le cerveau entre à l'école, n° spécial, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346697v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923714v1</w:t>
+                <w:t xml:space="preserve">hal-03283106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control is needed to overcome written verb inflection errors: Evidence from a developmental negative priming study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Executive functions differentially contribute to fourth-graders' mathematics, reading and spelling skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.444-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905218v1</w:t>
+                <w:t xml:space="preserve">halshs-01346697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte du cerveau chez les élèves d'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre le primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283084v1</w:t>
+                <w:t xml:space="preserve">hal-02923714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control is needed for the resolution of arithmetic word problems: A developmental negative priming study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,441 +2330,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154325v1</w:t>
+                <w:t xml:space="preserve">hal-00599765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
+                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599765v1</w:t>
+                <w:t xml:space="preserve">hal-02951491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical Effect of Action on Arithmetic Performances in Wynn-Like Tasks Solved by 2-Year-Olds</w:t>
               </w:r>
@@ -2876,858 +2876,858 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">METAMATH: an ecological and innovating tool to assess mathematical metacognition in primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Martin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+                <w:t xml:space="preserve">Milène Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lehéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">12th EARLI SIG 16 “Metacognition and Self-Regulated Learning” Biennial International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Special Interest Group (SIG) 16, Aug 2026, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023402v1</w:t>
+                <w:t xml:space="preserve">hal-05611898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068022v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johnny Leveneur</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023404v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
+                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067965v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover en sciences cognitives à l'école maternelle avec le programme pédagogique métacognitif « Mon cerveau, ma boîte à trésors »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès de l'AFPEN : Être enfant, être ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nationale des Psychologues de l'Education Nationale (AFPEN), Sep 2019, Deauville, France</w:t>
+              <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023403v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functions differentially contribute to scholastic skills in fourth graders.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innover en sciences cognitives à l'école maternelle avec le programme pédagogique métacognitif « Mon cerveau, ma boîte à trésors »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">26ème congrès de l'AFPEN : Être enfant, être ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Psychologues de l'Education Nationale (AFPEN), Sep 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346783v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Executive functions differentially contribute to scholastic skills in fourth graders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164842v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3786,119 +3786,244 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,303 +4051,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un outil innovant pour évaluer la métacognition des élèves de 6 à 12 ans en classe dans le cadre de la résolution de problèmes en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lehéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169234v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les premiers apprentissages numériques grâce à l'application numérique Applinou : une étude expérimentale en cas unique chez des enfants de Grande Section de maternelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odran Guilbert</w:t>
+                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilbert Odran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque international Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France. 2024</w:t>
+              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594045v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,331 +4379,314 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer les premiers apprentissages numériques grâce à l'application numérique Applinou : une étude expérimentale en cas unique chez des enfants de Grande Section de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pryfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
+              <w:t xml:space="preserve">16ème Colloque international Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289782v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266133v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
@@ -4574,210 +4699,227 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mafalda Carmo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InScience Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266086v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067318v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
@@ -4795,438 +4937,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265769v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346777v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : Étude comparative entre le développement normal et troublé.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : étude comparative entre le développement normal et troublé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Développements Atypiques : quels apports pour la psychologie du développement ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France. 2014</w:t>
+              <w:t xml:space="preserve">Quatrième colloque scientifique de l’association pour la recherche en neuroéducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01074509v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonctions exécutives et apprentissages scolaires fondamentaux : Étude comparative entre le développement normal et troublé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Développements Atypiques : quels apports pour la psychologie du développement ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implication des fonctions exécutives dans les apprentissages scolaires fondamentaux chez des enfants de 9-10 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de l’Association pour la recherche en Neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5236,51 +5486,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir le cerveau à l'école: Les sciences cognitives au service des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5302,51 +5552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CANOPE Editions, Ministère de l'Education Nationale. 2017, 978-2-240-04129-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5356,161 +5606,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intégration à la scolarisation des élèves handicapés : état des lieux et nouveaux besoins de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERSE. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5578,51 +5828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7A98FBF"/>
+    <w:nsid w:val="7ECC28BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5809,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lanoe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-1345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blanchette Sarrasin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20210701.20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pryfer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lanoe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-1345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blanchette Sarrasin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20210701.20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leh&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pryfer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bataille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Langlois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>