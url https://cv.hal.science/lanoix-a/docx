--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -100,421 +100,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool-assisted method for the systematic construction of critical embedded systems using Event-B</w:t>
+                <w:t xml:space="preserve">A Model-Driven Method for Fast Building Consistent Web Services from OpenAPI-Compatible Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andre</w:t>
+                <w:t xml:space="preserve">David Sferruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/CSIS190501042A⟩</w:t>
+              <w:t xml:space="preserve">Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6th International Conference, MODELSWARD 2018, Funchal, Madeira, Portugal, January 22-24, 2018, Revised Selected Papers, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468473v1</w:t>
+                <w:t xml:space="preserve">hal-02075980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Method for Fast Building Consistent Web Services from OpenAPI-Compatible Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Probabilistic Reasoning within Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model-Driven Engineering and Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_2⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-017-0626-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075980v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Probabilistic Reasoning within Event-B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tool-assisted method for the systematic construction of critical embedded systems using Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Delahaye</w:t>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.315-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-017-0626-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/CSIS190501042A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610778v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Assertions to Enhance the Correctness of Kmelia Components and their Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 263, pp.5-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,51 +548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trustworthy Assembly of Components using B Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -630,51 +630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement formel par composants : assemblage et vérification à l'aide de B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,90 +766,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Driven Method for Fast Building Consistent Web Services in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sferruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELSWARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -883,77 +883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Construction of Critical Embedded Systems Using Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 Workshops: DETECT, MEDI4SG, IWCFS, REMEDY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -987,90 +987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending OpenAPI 3.0 to Build Web Services from their Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sferruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Sep 2018, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1104,113 +1104,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Driven Method for Fast Building Consistent Web Services from OpenAPI-Compatible Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sferruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model-Driven Engineering and Software Development - 6th International Conference, (MODELSWARD) 2018 - revised selected papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.9-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010874v1</w:t>
@@ -1234,51 +1234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability in Fully Probabilistic Event-B: How to Bound the Enabling of Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 Workshops: DETECT, MEDI4SG, IWCFS, REMEDY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. https://www.springer.com/gp/book/9783030028510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1312,77 +1312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from Event-B to Probabilistic Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1416,77 +1416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension probabiliste pour Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées AFADL Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1511,51 +1511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component Substitution through Dynamic Reconfigurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing B Sharing Restrictions within CSP||B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1727,51 +1727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Formal Methods (FM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1790,122 +1790,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Proof and Model-checking to Validate Reconfigurable Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Runtime Verification of Temporal Patterns for Dynamic Reconfigurations of Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FESCA 2011, 8th Int. Workshop on Formal Engineering approaches to Software Components and Architectures, Satellite event of ETAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Saarbrücken, Germany. pp.43--57</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Formal Aspects of Component Software - FACS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222542v1</w:t>
+                <w:t xml:space="preserve">hal-00642345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Temporal Logic for Dynamic Reconfigurations of Components</w:t>
               </w:r>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Formal Aspects of Component Software - FACS'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1980,334 +1980,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00541613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification of Temporal Patterns for Dynamic Reconfigurations of Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Proof and Model-checking to Validate Reconfigurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Formal Aspects of Component Software - FACS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Formal Engineering approaches to Software Components and Architectures - FESCA 2011, joint to ETAPS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saarbrucken, Germany. pp.43-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2011.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642345v1</w:t>
+                <w:t xml:space="preserve">hal-00642348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Proof and Model-checking to Validate Reconfigurable Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Specifying in B the Influence/Reaction Model to Study Situated MAS: Application to vehicles platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Formal Engineering approaches to Software Components and Architectures - FESCA 2011, joint to ETAPS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">V2CS : First International workshop on Verification and Validation of multi-agent models for complex systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2011.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00642348v1</w:t>
+                <w:t xml:space="preserve">hal-00663353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying in B the Influence/Reaction Model to Study Situated MAS: Application to vehicles platooning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining Proof and Model-checking to Validate Reconfigurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V2CS : First International workshop on Verification and Validation of multi-agent models for complex systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, France. 15 p</w:t>
+              <w:t xml:space="preserve">FESCA 2011, 8th Int. Workshop on Formal Engineering approaches to Software Components and Architectures, Satellite event of ETAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saarbrücken, Germany. pp.43--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663353v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Temporal Logic for Dynamic Reconfigurations of Components</w:t>
               </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACS 2010, 7th Int. Ws. on Formal Aspects of Component Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABZ'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Oreford, Canada. pp.410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FESCA @ Etaps2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paphos, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2613,90 +2613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Assertions to Enhance the Correctness of Kmelia Components and their Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Formal Aspects of Component Software (FACS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Validating a Platoon of Cristal Vehicles using CSP||B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-B Specification of a Situated Multi-Agent System: Study of a Platoon of Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFIP/IEEE International Symposium on Theoretical Aspects of Software Engineering (TASE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CSP||B Components: Application to a Platoon of Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trustworthy interface compliancy: data model adaptation using B refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3101,51 +3101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas de développement d'adaptateurs à l'aide de B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,51 +3196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Dependability of Component-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatebur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,51 +3317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component Adaptation: Specification and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3412,51 +3412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Verify and Exploit a Refinement of Component-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Andrei Ershov Memorial Conference Perspectives Of System Informatics (PSI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Novosibirsk, Akademgorodok, Russia, France. pp.457-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3481,51 +3481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Operator-based Approach to Incremental Development of Conform Protocol State Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu Donné Okalas Ossami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,51 +3752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3853,51 +3853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of existing approaches to specify non-functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,51 +4068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation technique des sous-systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4261,51 +4261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based Development using the B method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4368,51 +4368,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing B Sharing Restrictions within CSP||B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experience with a Formal Modelling of a Multi-Agent System: the Platooning Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4544,51 +4544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Step-by-step Process to Build Conform UML Protocol State Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,77 +4651,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Probabilistic Extension of Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4743,77 +4743,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from Event-B to probabilistic Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4835,77 +4835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Probabilistic Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4927,103 +4927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Expression in B of the Influence/Reaction Model: Specifying and Verifying Situated Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Colin</w:t>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6304, INRIA. 2007, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5058,51 +5058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Verify and Exploit a Refinement of Component-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5898, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5137,51 +5137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement and Verification of Synchronized Component-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4862, INRIA. 2003, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5235,51 +5235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes à composants synchronisés : contributions à la vérification compositionnelle du raffinement et des propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Franche-Comté, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5475,51 +5475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Aouadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dormoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.11.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260568v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Aouadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dormoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260568v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>