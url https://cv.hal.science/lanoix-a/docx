--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2715,204 +2715,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Validating a Platoon of Cristal Vehicles using CSP||B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event-B Specification of a Situated Multi-Agent System: Study of a Platoon of Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Algebraic Methodology and Software Technology (AMAST 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, France. 6 p</w:t>
+              <w:t xml:space="preserve">2nd IFIP/IEEE International Symposium on Theoretical Aspects of Software Engineering (TASE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261630v1</w:t>
+                <w:t xml:space="preserve">hal-00260577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-B Specification of a Situated Multi-Agent System: Study of a Platoon of Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Validating a Platoon of Cristal Vehicles using CSP||B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kouchnarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFIP/IEEE International Symposium on Theoretical Aspects of Software Engineering (TASE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. 8 p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Algebraic Methodology and Software Technology (AMAST 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260577v1</w:t>
+                <w:t xml:space="preserve">hal-00261630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CSP||B Components: Application to a Platoon of Vehicles</w:t>
               </w:r>
@@ -3834,69 +3834,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of existing approaches to specify non-functional properties</w:t>
+                <w:t xml:space="preserve">Model for the Land Transport Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3911,106 +3924,93 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344883v1</w:t>
+                <w:t xml:space="preserve">hal-00344882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for the Land Transport Domain</w:t>
+                <w:t xml:space="preserve">A synthesis of existing approaches to specify non-functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4025,51 +4025,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344882v1</w:t>
+                <w:t xml:space="preserve">hal-00344883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation technique des sous-systèmes</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Probabilistic Extension of Event-B</w:t>
+                <w:t xml:space="preserve">Moving from Event-B to probabilistic Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
@@ -4713,75 +4713,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255753v1</w:t>
+                <w:t xml:space="preserve">hal-01316610v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving from Event-B to probabilistic Event-B</w:t>
+                <w:t xml:space="preserve">A Fully Probabilistic Extension of Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
@@ -4805,51 +4805,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316610v2</w:t>
+                <w:t xml:space="preserve">hal-01255753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Probabilistic Event-B</w:t>
               </w:r>
@@ -5475,51 +5475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Aouadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dormoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260568v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123997v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.1007-1032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Aouadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dormoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123884v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatebur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Heisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Okalas Ossami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260568v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>