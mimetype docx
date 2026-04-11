--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -339,399 +339,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03595128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining audio and visual displays to highlight temporal and spatial seismic patterns</w:t>
+                <w:t xml:space="preserve">Surface-wave tomography using SeisLib: a Python package for multiscale seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Paté</w:t>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Farge</w:t>
+                <w:t xml:space="preserve">Sebastian Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Holtzman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuel Kästle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-021-00378-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (2), pp.1011-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430074v1</w:t>
+                <w:t xml:space="preserve">hal-03980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anthropogenic Activities on Underwater Noise Pollution in Venice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining audio and visual displays to highlight temporal and spatial seismic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Boaga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Holtzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-022-05653-2⟩</w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.125-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-021-00378-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979992v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-wave tomography using SeisLib: a Python package for multiscale seismic imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Anthropogenic Activities on Underwater Noise Pollution in Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Kästle</w:t>
+                <w:t xml:space="preserve">Jacopo Boaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 231 (2), pp.1011-1030. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233 (6), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-022-05653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980023v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Wave Tomography of the Central-Western Mediterranean: New Insights Into the Liguro-Provençal and Tyrrhenian Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Diaferia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,51 +847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Korostelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,451 +949,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03747376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic glitchness at Sos Enattos site: impact on intermediate black hole binaries detection efficiency</w:t>
+                <w:t xml:space="preserve">Seismic Ambient Noise Imaging of a Quasi-Amagmatic Ultra-Slow Spreading Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Allocca</w:t>
+                <w:t xml:space="preserve">Mohamadhasan Mohamadian Sarvandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Kästle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berbellini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01450-8⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13142811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979910v1</w:t>
+                <w:t xml:space="preserve">hal-03345213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-wave attenuation across the conterminous United States in the microseism frequency band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.10149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-89497-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Ambient Noise Imaging of a Quasi-Amagmatic Ultra-Slow Spreading Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic glitchness at Sos Enattos site: impact on intermediate black hole binaries detection efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berbellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamadhasan Mohamadian Sarvandani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">E. Calloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cannat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G L Cardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (14), pp.2811. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (5), pp.511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13142811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01450-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345213v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Wave Attenuation From Seismic Ambient Noise: Numerical Validation and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,685 +1685,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03594507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2020 coronavirus lockdown and seismic monitoring of anthropic activities in Northern Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D shear wave velocity model of the lithosphere below the Sardinia–Corsica continental block based on Rayleigh-wave phase velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Diaferia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irene Molinari</w:t>
+                <w:t xml:space="preserve">Islam Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Cascone</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark van der Meijde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (3), pp.2119-2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66368-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878803v1</w:t>
+                <w:t xml:space="preserve">hal-03979860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of bone-reverberated waves to sound localization of dolphins: A numerical model</w:t>
+                <w:t xml:space="preserve">The 2020 coronavirus lockdown and seismic monitoring of anthropic activities in Northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
+                <w:t xml:space="preserve">Pierre Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Boaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Grimal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Reinwald</w:t>
+                <w:t xml:space="preserve">Valeria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2020030⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139003v1</w:t>
+                <w:t xml:space="preserve">hal-02878803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seismological Study of the Sos Enattos Area—the Sardinia Candidate Site for the Einstein Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Giunchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Di Giovanni</w:t>
+                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Berbellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (1), pp.352-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220200186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local earthquakes detection: A benchmark dataset of 3-component seismograms built on a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Jozinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aiig.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03019547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D shear wave velocity model of the lithosphere below the Sardinia–Corsica continental block based on Rayleigh-wave phase velocities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Diaferia</w:t>
+                <w:t xml:space="preserve">Contribution of bone-reverberated waves to sound localization of dolphins: A numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark van der Meijde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Reinwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 220 (3), pp.2119-2130. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979860v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D crustal structure of the Eastern Alpine region from ambient noise tomography</w:t>
               </w:r>
@@ -2477,261 +2477,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03324547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: On seismic ambient noise cross-correlation and surface-wave attenuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arrival-angle effects on two-receiver measurements of phase velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Diaferia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark van Der Meijde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1090-1092. </w:t>
+              <w:t xml:space="preserve">, 2020, 220, pp.1838-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03594493v1</w:t>
+                <w:t xml:space="preserve">insu-03691317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrival-angle effects on two-receiver measurements of phase velocity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Erratum: On seismic ambient noise cross-correlation and surface-wave attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Meijde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220, pp.1838-1844. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.1090-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03691317v1</w:t>
+                <w:t xml:space="preserve">insu-03594493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal and uppermost mantle shear-wave velocity structure beneath the Middle East from surface-wave tomography</w:t>
               </w:r>
@@ -2998,51 +2998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On seismic ambient noise cross-correlation and surface-wave attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,64 +3102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution in near-field acoustic time reversal using reverberated elastic waves in skull-shaped antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reinwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reinwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 215 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3457,64 +3457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone-conducted sound in a dolphin's mandible: Experimental investigation of elastic waves mediating information on sound source position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reinwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory display of seismic data: On the use of experts' categorizations and verbal descriptions as heuristics for geoscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holtzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.2143 - 2162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coda reconstruction from cross-correlation of a diffuse field on thin elastic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (5), pp.1279-1289. </w:t>
@@ -4072,90 +4072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization of seismic sources by auditory display: A blind test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holtzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4577,177 +4577,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle structure of the southern Arabian margin: insights from teleseismic tomography</w:t>
+                <w:t xml:space="preserve">Magmatism on rift flanks: insights from Ambient-Noise Phase-velocity in Afar region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Korostelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Keir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/GES01159.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.2179-2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL063259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385232v1</w:t>
+                <w:t xml:space="preserve">hal-01136108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of marginal basins and compositional variations within the continental lithospheric mantle inferred from a new global model of shear and compressional velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tesoniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4779,405 +4779,405 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (11), pp.7789-7813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatism on rift flanks: insights from Ambient-Noise Phase-velocity in Afar region</w:t>
+                <w:t xml:space="preserve">Upper mantle structure of the southern Arabian margin: insights from teleseismic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Korostelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (7), pp.2179-2188. </w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.1262-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL063259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/GES01159.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136108v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of attenuation from the ambient seismic field: inferences from distributions of isotropic point scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stationary-phase integrals in the cross correlation of ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Weemstra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv311⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.411-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014RG000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270773v1</w:t>
+                <w:t xml:space="preserve">hal-01172710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary-phase integrals in the cross correlation of ambient noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the estimation of attenuation from the ambient seismic field: inferences from distributions of isotropic point scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Snieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (2), pp.411-451. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203, pp.1054-1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014RG000455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172710v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal structure, radial anisotropy, and dynamics of oceanic boundary layers</w:t>
               </w:r>
@@ -5404,801 +5404,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On estimating attenuation from the amplitude of the spectrally whitened ambient seismic field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomography of core-mantle boundary and lowermost mantle coupled by geodynamics: joint models of shear and compressional velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Westra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roel Snieder</w:t>
+                <w:t xml:space="preserve">Gaia Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Della Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro M. Forte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu088⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (6), pp.S0652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-6603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392211v1</w:t>
+                <w:t xml:space="preserve">hal-01270758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ray and speed perturbations on ionospheric tomography by over-the-horizon radar: A new method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
+                <w:t xml:space="preserve">Crustal and upper mantle structure beneath south-western margin of the Arabian Peninsula from teleseismic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Korostelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
+                <w:t xml:space="preserve">Clémence Basuyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (9), pp.7841-7857. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JA020137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392292v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic waveform inversion for core-mantle boundary topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+                <w:t xml:space="preserve">On estimating attenuation from the amplitude of the spectrally whitened ambient seismic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Westra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Snieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 198 (1), pp.55-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu112⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1770-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392382v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
+                <w:t xml:space="preserve">Effect of ray and speed perturbations on ionospheric tomography by over-the-horizon radar: A new method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Campillo</w:t>
+                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (3), pp.1034. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (9), pp.7841-7857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JA020137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392311v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of core-mantle boundary and lowermost mantle coupled by geodynamics: joint models of shear and compressional velocity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaia Soldati</w:t>
+                <w:t xml:space="preserve">Seismic waveform inversion for core-mantle boundary topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro M. Forte</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-6603⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270758v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and upper mantle structure beneath south-western margin of the Arabian Peninsula from teleseismic tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-40. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (3), pp.1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015496v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the Earth’s harmonic spectrum be derived directly from the stochastic inversion of global travel-time data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Della Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6379,51 +6379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on core-mantle boundary topography from normal mode splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Koelemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of non-uniform ambient noise on crustal tomography in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,77 +7011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography of core-mantle boundary and lowermost mantle coupled by geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro M. Forte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (2), pp.730-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7679,90 +7679,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Conduction and Sound Localization by Dolphins: A Numerical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reinwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7835,51 +7835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rietmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rietmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8353,51 +8353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apsara Sharma Dhakal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. K&#228;stle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molinari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab453" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00378-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Boaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-05653-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lauro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Diaferia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Sharkawy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Meijde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Korostelev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berbellini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calloni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Cardello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01450-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Leki&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89497-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadhasan Mohamadian Sarvandani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Porritt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cascone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66368-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Hejazi Nooghabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reinwald" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Giovanni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giunchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Berbellini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200186" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03019547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Jozinovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Michelini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiig.2020.04.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Fadel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van der Meijde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz555" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringps.2020.100006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz560" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diaferia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cammarano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piana Agostinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919262" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01930079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy261" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5063356" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tesoniero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Soomro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Weemstra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw341" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12182" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01159.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063259" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Snieder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv311" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014RG000455" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Schmerr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Westra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392382v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Soldati" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Della Mora" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro M. Forte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6603" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015496v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Basuyau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005316" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003796v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RG000444" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484435v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Deuss" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verbeke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zunino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goertz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Artman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0132.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Basini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Casarotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20081" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484477v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michelini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05308.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05413.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Bondarescu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bondarescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05636.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Yuen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koumoutsakos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04132.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04032.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0943" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rietmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Messmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apsara Sharma Dhakal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. K&#228;stle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molinari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab453" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Magrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lauro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00378-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Boaga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-05653-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Diaferia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Sharkawy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Meijde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Korostelev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadhasan Mohamadian Sarvandani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Leki&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89497-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berbellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Cardello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01450-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Porritt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Fadel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van der Meijde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cascone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66368-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Giovanni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giunchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Berbellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03019547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Jozinovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Michelini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiig.2020.04.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Hejazi Nooghabi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reinwald" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringps.2020.100006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa225" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diaferia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cammarano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piana Agostinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919262" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01930079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy261" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5063356" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tesoniero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Soomro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Weemstra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw341" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12182" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063259" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01159.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014RG000455" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Snieder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv311" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Schmerr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Della Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro M. Forte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Basuyau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Westra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392382v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003796v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RG000444" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484435v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Deuss" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verbeke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zunino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goertz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Artman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0132.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Basini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Casarotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20081" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484477v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michelini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05308.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05413.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Bondarescu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bondarescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05636.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Yuen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koumoutsakos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04132.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04032.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0943" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rietmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Messmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>