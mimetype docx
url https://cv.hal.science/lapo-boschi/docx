--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -222,823 +222,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04188118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal anisotropy from eikonal tomography: example from ambient-noise measurements in the AlpArray network</w:t>
+                <w:t xml:space="preserve">Surface-wave tomography using SeisLib: a Python package for multiscale seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. D. Kästle</w:t>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Molinari</w:t>
+                <w:t xml:space="preserve">Sebastian Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Kissling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 229, pp.151-170. </w:t>
+              <w:t xml:space="preserve">, 2022, 231 (2), pp.1011-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595128v1</w:t>
+                <w:t xml:space="preserve">hal-03980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-wave tomography using SeisLib: a Python package for multiscale seismic imaging</w:t>
+                <w:t xml:space="preserve">Combining audio and visual displays to highlight temporal and spatial seismic patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Lauro</w:t>
+                <w:t xml:space="preserve">Gaspard Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Kästle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Holtzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac236⟩</w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.125-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-021-00378-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980023v1</w:t>
+                <w:t xml:space="preserve">hal-03430074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining audio and visual displays to highlight temporal and spatial seismic patterns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Anthropogenic Activities on Underwater Noise Pollution in Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Holtzman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacopo Boaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-021-00378-8⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233 (6), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-022-05653-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430074v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anthropogenic Activities on Underwater Noise Pollution in Venice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-Wave Tomography of the Central-Western Mediterranean: New Insights Into the Liguro-Provençal and Tyrrhenian Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Diaferia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr El-Sharkawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Boaga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Meijde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-022-05653-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979992v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Wave Tomography of the Central-Western Mediterranean: New Insights Into the Liguro-Provençal and Tyrrhenian Basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Images of the East African Rift System by Global Adaptive-Resolution Surface-Wave Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Korostelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark van Der Meijde</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JB023570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB023267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636648v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03747376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of the East African Rift System by Global Adaptive-Resolution Surface-Wave Tomography</w:t>
+                <w:t xml:space="preserve">Azimuthal anisotropy from eikonal tomography: example from ambient-noise measurements in the AlpArray network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Korostelev</w:t>
+                <w:t xml:space="preserve">E. D. Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+                <w:t xml:space="preserve">I. Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Kissling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JB023570. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229, pp.151-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB023570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03747376v1</w:t>
+                <w:t xml:space="preserve">insu-03595128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Ambient Noise Imaging of a Quasi-Amagmatic Ultra-Slow Spreading Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadhasan Mohamadian Sarvandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-wave attenuation across the conterminous United States in the microseism frequency band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1137,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.10149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Wave Attenuation From Seismic Ambient Noise: Numerical Validation and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1551,1321 +1551,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03594391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab break-offs in the Alpine subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D shear wave velocity model of the lithosphere below the Sardinia–Corsica continental block based on Rayleigh-wave phase velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Diaferia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel D. Kästle</w:t>
+                <w:t xml:space="preserve">Islam Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meier</w:t>
+                <w:t xml:space="preserve">Mark van der Meijde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01821-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (3), pp.2119-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03594507v1</w:t>
+                <w:t xml:space="preserve">hal-03979860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D shear wave velocity model of the lithosphere below the Sardinia–Corsica continental block based on Rayleigh-wave phase velocities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Diaferia</w:t>
+                <w:t xml:space="preserve">A Seismological Study of the Sos Enattos Area—the Sardinia Candidate Site for the Einstein Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Giunchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+                <w:t xml:space="preserve">Gilberto Saccorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark van der Meijde</w:t>
+                <w:t xml:space="preserve">Andrea Berbellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 220 (3), pp.2119-2130. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (1), pp.352-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979860v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2020 coronavirus lockdown and seismic monitoring of anthropic activities in Northern Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local earthquakes detection: A benchmark dataset of 3-component seismograms built on a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poli</w:t>
+                <w:t xml:space="preserve">Dario Jozinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Boaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Molinari</w:t>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Cascone</w:t>
+                <w:t xml:space="preserve">Alberto Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66368-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aiig.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878803v1</w:t>
+                <w:t xml:space="preserve">insu-03019547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seismological Study of the Sos Enattos Area—the Sardinia Candidate Site for the Einstein Telescope</w:t>
+                <w:t xml:space="preserve">The 2020 coronavirus lockdown and seismic monitoring of anthropic activities in Northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Di Giovanni</w:t>
+                <w:t xml:space="preserve">Pierre Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Boaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Giunchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Berbellini</w:t>
+                <w:t xml:space="preserve">Valeria Cascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200186⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979971v1</w:t>
+                <w:t xml:space="preserve">hal-02878803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local earthquakes detection: A benchmark dataset of 3-component seismograms built on a global scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+                <w:t xml:space="preserve">Contribution of bone-reverberated waves to sound localization of dolphins: A numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Jozinovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Michelini</w:t>
+                <w:t xml:space="preserve">Michael Reinwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aiig.2020.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03019547v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of bone-reverberated waves to sound localization of dolphins: A numerical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D crustal structure of the Eastern Alpine region from ambient noise tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
+                <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Grimal</w:t>
+                <w:t xml:space="preserve">Edi Kissling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Reinwald</w:t>
+                <w:t xml:space="preserve">György Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2020030⟩</w:t>
+              <w:t xml:space="preserve">Results in Geophysical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1-4, pp.100006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ringps.2020.100006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139003v1</w:t>
+                <w:t xml:space="preserve">insu-03324547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crustal structure of the Eastern Alpine region from ambient noise tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">György Hetényi</w:t>
+                <w:t xml:space="preserve">Arrival-angle effects on two-receiver measurements of phase velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Diaferia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Geophysical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ringps.2020.100006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.1838-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03324547v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03691317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrival-angle effects on two-receiver measurements of phase velocity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Erratum: On seismic ambient noise cross-correlation and surface-wave attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Der Meijde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220, pp.1838-1844. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz560⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.1090-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03691317v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: On seismic ambient noise cross-correlation and surface-wave attenuation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crustal and uppermost mantle shear-wave velocity structure beneath the Middle East from surface-wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Kaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1090-1092. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa225⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1349-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03594493v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and uppermost mantle shear-wave velocity structure beneath the Middle East from surface-wave tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slab break-offs in the Alpine subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Paul</w:t>
+                <w:t xml:space="preserve">Emanuel D. Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Moradi</w:t>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Martin Mai</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Pilia</w:t>
+                <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221 (2), pp.1349-1365. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.587-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01821-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491345v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03594507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Crustal Temperatures Beneath Italy From Joint Inversion of Receiver Functions and Surface Waves</w:t>
               </w:r>
@@ -2998,77 +2998,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On seismic ambient noise cross-correlation and surface-wave attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Der Meijde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (3), pp.1568-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3096,936 +3096,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution in near-field acoustic time reversal using reverberated elastic waves in skull-shaped antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A simple method for earthquake location by surface-wave time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reinwald</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919262⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980152v1</w:t>
+                <w:t xml:space="preserve">hal-01930079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for earthquake location by surface-wave time reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Wave Tomography of the Alps Using Ambient-Noise and Earthquake Phase Velocity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel D. Kästle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Sharkawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.1770-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930079v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03595931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Wave Tomography of the Alps Using Ambient-Noise and Earthquake Phase Velocity Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El-Sharkawy</w:t>
+                <w:t xml:space="preserve">Bone-conducted sound in a dolphin's mandible: Experimental investigation of elastic waves mediating information on sound source position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reinwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014698⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (4), pp.2213-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5063356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03595931v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone-conducted sound in a dolphin's mandible: Experimental investigation of elastic waves mediating information on sound source position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Super-resolution in near-field acoustic time reversal using reverberated elastic waves in skull-shaped antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reinwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144 (4), pp.2213-2224. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (6), pp.963-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5063356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981636v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory display of seismic data: On the use of experts' categorizations and verbal descriptions as heuristics for geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
+                <w:t xml:space="preserve">Coda reconstruction from cross-correlation of a diffuse field on thin elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Holtzman</w:t>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.2143 - 2162. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.032137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4978441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522831v1</w:t>
+                <w:t xml:space="preserve">hal-01645644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda reconstruction from cross-correlation of a diffuse field on thin elastic plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Perception of Audified Seismograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Laurianne Delcor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.032137⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (5), pp.1279-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220170077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645644v1</w:t>
+                <w:t xml:space="preserve">hal-01609011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Perception of Audified Seismograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory display of seismic data: On the use of experts' categorizations and verbal descriptions as heuristics for geoscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holtzman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (5), pp.1279-1289. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.2143 - 2162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220170077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4978441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609011v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-to-P heterogeneity ratio in the lower mantle and thermo-chemical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tesoniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4072,90 +4072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization of seismic sources by auditory display: A blind test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holtzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4189,51 +4189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-receiver measurements of phase velocity: cross-validation of ambient-noise and earthquake-based observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel D. Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riaz Soomro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Weemstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 207 (3), pp.1493 - 1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4319,64 +4319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatism at continental passive margins inferred from Ambient-Noise Phase-velocity in the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Korostelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,2524 +4447,2524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italian and Alpine three-dimensional crustal structure imaged by ambient-noise surface-wave dispersion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Verbeke</w:t>
+                <w:t xml:space="preserve">Magmatism on rift flanks: insights from Ambient-Noise Phase-velocity in Afar region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Korostelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GC006176⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.2179-2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL063259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270621v1</w:t>
+                <w:t xml:space="preserve">hal-01136108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatism on rift flanks: insights from Ambient-Noise Phase-velocity in Afar region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Hydration of marginal basins and compositional variations within the continental lithospheric mantle inferred from a new global model of shear and compressional velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tesoniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL063259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7789-7813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136108v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of marginal basins and compositional variations within the continental lithospheric mantle inferred from a new global model of shear and compressional velocity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Auer</w:t>
+                <w:t xml:space="preserve">Upper mantle structure of the southern Arabian margin: insights from teleseismic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Korostelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012026⟩</w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.1262-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GES01159.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269824v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle structure of the southern Arabian margin: insights from teleseismic tomography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stationary-phase integrals in the cross correlation of ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/GES01159.1⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.411-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014RG000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385232v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary-phase integrals in the cross correlation of ambient noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the estimation of attenuation from the ambient seismic field: inferences from distributions of isotropic point scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Snieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014RG000455⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203, pp.1054-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172710v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of attenuation from the ambient seismic field: inferences from distributions of isotropic point scatterers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roel Snieder</w:t>
+                <w:t xml:space="preserve">Thermal structure, radial anisotropy, and dynamics of oceanic boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas C. Schmerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv311⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (22), pp.9740-9749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270773v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure, radial anisotropy, and dynamics of oceanic boundary layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thorsten W. Becker</w:t>
+                <w:t xml:space="preserve">Italian and Alpine three-dimensional crustal structure imaged by ambient-noise surface-wave dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kissling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas C. Schmerr</w:t>
+                <w:t xml:space="preserve">A. Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (22), pp.9740-9749. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.4405-4421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270786v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savani: A variable resolution whole-mantle model of anisotropic shear velocity variations based on multiple data sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Auer</w:t>
+                <w:t xml:space="preserve">Tomography of core-mantle boundary and lowermost mantle coupled by geodynamics: joint models of shear and compressional velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nissen-Meyer</w:t>
+                <w:t xml:space="preserve">Steve Della Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
+                <w:t xml:space="preserve">Alessandro M. Forte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (4), pp.3006-3034. </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (6), pp.S0652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-6603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392371v1</w:t>
+                <w:t xml:space="preserve">hal-01270758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of core-mantle boundary and lowermost mantle coupled by geodynamics: joint models of shear and compressional velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal and upper mantle structure beneath south-western margin of the Arabian Peninsula from teleseismic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Korostelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Soldati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
+                <w:t xml:space="preserve">Clémence Basuyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Della Mora</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-6603⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270758v1</w:t>
+                <w:t xml:space="preserve">hal-01015496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and upper mantle structure beneath south-western margin of the Arabian Peninsula from teleseismic tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On estimating attenuation from the amplitude of the spectrally whitened ambient seismic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Westra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Snieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005316⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1770-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015496v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On estimating attenuation from the amplitude of the spectrally whitened ambient seismic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+                <w:t xml:space="preserve">Effect of ray and speed perturbations on ionospheric tomography by over-the-horizon radar: A new method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Westra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (9), pp.7841-7857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JA020137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392211v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ray and speed perturbations on ionospheric tomography by over-the-horizon radar: A new method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
+                <w:t xml:space="preserve">Seismic waveform inversion for core-mantle boundary topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JA020137⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392292v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic waveform inversion for core-mantle boundary topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu112⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (3), pp.1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392382v1</w:t>
+                <w:t xml:space="preserve">hal-01392311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green's function retrieval through cross-correlations in a two -dimensional complex reverberating medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
+                <w:t xml:space="preserve">Can the Earth’s harmonic spectrum be derived directly from the stochastic inversion of global travel-time data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Della Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4864485⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (6), pp.S0655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-6600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392311v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Earth’s harmonic spectrum be derived directly from the stochastic inversion of global travel-time data?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Della Mora</w:t>
+                <w:t xml:space="preserve">Mantle dynamics in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-6600⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.283-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013RG000444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270663v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01003796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle dynamics in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savani: A variable resolution whole-mantle model of anisotropic shear velocity variations based on multiple data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Auer</w:t>
+                <w:t xml:space="preserve">T. Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Billi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.283-332. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (4), pp.3006-3034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013RG000444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01003796v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on core-mantle boundary topography from normal mode splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaia Soldati</w:t>
+                <w:t xml:space="preserve">On measuring surface wave phase velocity from station-station cross-correlation of ambient signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Koelemeijer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
+                <w:t xml:space="preserve">Julie Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwen Deuss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Göran Ekström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ggge.20115⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.346-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484435v1</w:t>
+                <w:t xml:space="preserve">hal-00828735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On measuring surface wave phase velocity from station-station cross-correlation of ambient signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic attenuation from recordings of ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran Ekström</w:t>
+                <w:t xml:space="preserve">Alexander Goertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zunino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brad Artman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 192, pp.346-358. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (1), pp.Q1-Q14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2012-0132.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828735v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic attenuation from recordings of ambient noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Weemstra</w:t>
+                <w:t xml:space="preserve">The influence of non-uniform ambient noise on crustal tomography in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Basini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Artman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuele Casarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78 (1), pp.Q1-Q14. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2012-0132.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828756v1</w:t>
+                <w:t xml:space="preserve">hal-00816943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of non-uniform ambient noise on crustal tomography in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on core-mantle boundary topography from normal mode splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Basini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+                <w:t xml:space="preserve">Paula Koelemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Casarotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arwen Deuss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1-52. </w:t>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.1333-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ggge.20081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816943v1</w:t>
+                <w:t xml:space="preserve">hal-01484435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution Rayleigh-wave velocity maps of central Europe from a dense ambient-noise data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kissling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michelini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7011,77 +7011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography of core-mantle boundary and lowermost mantle coupled by geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro M. Forte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (2), pp.730-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7679,90 +7679,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Conduction and Sound Localization by Dolphins: A Numerical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Hejazi Nooghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reinwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7835,77 +7835,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rietmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM / IEEE Supercomputing SC'2012 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Salt Lake City, United States. pp.1-11</w:t>
@@ -7960,77 +7960,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rietmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM / IEEE Supercomputing SC'2012 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Salt Lake City, United States. pp.article n° 38</w:t>
@@ -8353,51 +8353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apsara Sharma Dhakal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. K&#228;stle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molinari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab453" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Magrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lauro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00378-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Boaga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-05653-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Diaferia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Sharkawy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Meijde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Korostelev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadhasan Mohamadian Sarvandani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Leki&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89497-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berbellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Cardello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01450-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Porritt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Fadel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van der Meijde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz555" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cascone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66368-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Giovanni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giunchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Berbellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03019547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Jozinovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Michelini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiig.2020.04.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Hejazi Nooghabi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reinwald" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringps.2020.100006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa225" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diaferia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cammarano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piana Agostinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919262" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01930079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy261" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5063356" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tesoniero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Soomro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Weemstra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw341" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12182" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006176" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063259" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01159.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014RG000455" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Snieder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv311" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Schmerr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Della Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro M. Forte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Basuyau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Westra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392382v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003796v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RG000444" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484435v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Deuss" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verbeke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zunino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goertz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Artman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0132.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Basini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Casarotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20081" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484477v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michelini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05308.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05413.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Bondarescu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bondarescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05636.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Yuen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koumoutsakos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04132.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04032.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0943" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rietmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Messmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apsara Sharma Dhakal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Magrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lauro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-021-00378-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Boaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-05653-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Diaferia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Sharkawy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Der Meijde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Korostelev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. K&#228;stle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadhasan Mohamadian Sarvandani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Leki&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89497-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berbellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Cardello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01450-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Porritt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab185" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Fadel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van der Meijde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz555" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Giovanni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giunchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Berbellini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03019547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Jozinovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Michelini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aiig.2020.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cascone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66368-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Hejazi Nooghabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reinwald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Kissling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringps.2020.100006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz560" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel D. K&#228;stle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01821-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diaferia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cammarano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piana Agostinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01930079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy261" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Sharkawy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5063356" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919262" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032137" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tesoniero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Soomro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Weemstra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw341" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12182" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063259" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01159.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014RG000455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Snieder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv311" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Schmerr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066246" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006176" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Soldati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Della Mora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro M. Forte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Basuyau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005316" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Westra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu088" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864485" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6600" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RG000444" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Becker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010773" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verbeke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zunino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goertz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Artman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0132.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Basini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Casarotti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20081" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Deuss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20115" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484477v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michelini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05308.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05413.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Bondarescu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bondarescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoergy Hetenyi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05636.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Yuen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boschi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koumoutsakos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04132.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04032.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230822v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0943" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rietmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Messmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>