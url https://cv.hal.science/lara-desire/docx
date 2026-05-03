--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -878,281 +878,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Désiré</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal process in sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;): Interactive effect of suddenness and unfamiliarity on cardiac and behavioral responses.</w:t>
               </w:r>
@@ -2338,277 +2338,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual cues in pedestrian's crossing decision: in search of a quantitative model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Bremond</w:t>
+                <w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariane Tom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board - 91st Annual Meeting TRB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Washington D.C., France. 14p</w:t>
+              <w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876467v1</w:t>
+                <w:t xml:space="preserve">hal-02005110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual cues in pedestrian's crossing decision: in search of a quantitative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Transportation Research Board - 91st Annual Meeting TRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Washington D.C., France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005110v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des comportements en termes de vitesse durant le déploiement d'un système innovant d'information: la nécessité de prendre en compte l'acceptabilité du dispositif</w:t>
               </w:r>
@@ -2696,159 +2696,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What emotions sheep can feel</w:t>
+                <w:t xml:space="preserve">What emotions sheep can feel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lara Desire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t>
+              <w:t xml:space="preserve">5ème Journées du GDR d'Ethologie / International Workshop Behaviour - Cognition - Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756436v1</w:t>
+                <w:t xml:space="preserve">hal-02005073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What emotions sheep can feel ?</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a behavioural approach to better assess animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
@@ -2866,181 +2866,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées du GDR d'Ethologie / International Workshop Behaviour - Cognition - Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Joint East and West Central Europe ISAE Regional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005073v1</w:t>
+                <w:t xml:space="preserve">hal-02005069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a behavioural approach to better assess animal welfare</w:t>
+                <w:t xml:space="preserve">What emotions sheep can feel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Greiveldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lara Désiré</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint East and West Central Europe ISAE Regional Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005069v1</w:t>
+                <w:t xml:space="preserve">hal-02756436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
@@ -3065,64 +3065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants cognitifs de l'émotion chez l'ovin (&amp;lt;i&amp;gt;Ovis aries&amp;lt;i&amp;gt;)</w:t>
+                <w:t xml:space="preserve">Novelty enhances the emotional response triggered by suddenness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
@@ -3522,97 +3522,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">37th International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Abano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005131v1</w:t>
+                <w:t xml:space="preserve">hal-02005078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelty enhances the emotional response triggered by suddenness</w:t>
+                <w:t xml:space="preserve">Déterminants cognitifs de l'émotion chez l'ovin (&amp;lt;i&amp;gt;Ovis aries&amp;lt;i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
@@ -3630,73 +3630,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Abano Terme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005078v1</w:t>
+                <w:t xml:space="preserve">hal-02005131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of suddenness and novelty on psychophysiological parameters in sheep</w:t>
               </w:r>
@@ -4785,51 +4785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="099D2AED"/>
+    <w:nsid w:val="977816BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4933,51 +4933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9863C59F"/>
+    <w:nsid w:val="0BA3E772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5167,51 +5167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-desire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-3977" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6741-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/psycap-equipe-recherche-psychologie-appliquee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.105046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seegers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoschey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;-Bousqui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.120.3.280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.4.363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00081-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BLJFZF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Porter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuotian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gohier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbedette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guy&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaux S." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005145v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF21498" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-desire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-3977" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6741-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/psycap-equipe-recherche-psychologie-appliquee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.105046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seegers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoschey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;-Bousqui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.120.3.280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.4.363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00081-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BLJFZF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Porter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuotian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gohier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbedette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guy&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaux S." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005145v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF21498" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>