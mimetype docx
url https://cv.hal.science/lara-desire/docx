--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,4730 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4679 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lara Désiré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lara-desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5099-3977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=iXEemdoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6741-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe de recherche </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PsyCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerema</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agence de Saint-Brieuc - 5, rue Jules Vallées - 22015 SAINT-BRIEUC Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 02 96 75 93 54 / 06 66 32 94 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prise en compte du facteur humain dans l’interaction de l’usager avec l’environnement routier au travers de la mesure et de l’analyse du comportement de l’usager en s’appuyant sur les modèles du fonctionnement du comportement humain et plus particulièrement à l’influence des mécanismes attentionnels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Observation du comportement de l'humain lors de son activité de déplacement (performance de l'activité de déplacement et comportement visuel) en situation réelle (véhicule instrumenté) et en situation virtuelle (simulateur de déplacement) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’impact des caractéristiques de la route et de son environnement sur le comportement de l'usager de la route ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’impact des informations liées aux développements des systèmes embarqués, des systèmes nomades et de l’automatisation de la conduite sur le comportement de l'usager.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and workload measures in real and simulated driving: Do they tell us the same thing about the validity of driving simulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benguigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.105046. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.105046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers' visual attention: A field study at intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp 206-221. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2020.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences to relate ear postures to emotions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Greiveldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pathogens and incidence of respiratory disease in young bulls on their arrival at fattening operations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Makoschey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré-Bousquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165 (7), pp.195-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals' emotions: studies in sheep using appraisal theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Greiveldinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (4), pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal process in sheep (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;): Interactive effect of suddenness and unfamiliarity on cardiac and behavioral responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Toporenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (3), pp.280-287. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.120.3.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to assess emotions in animals: Do lambs (&amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt;) evaluate an event through Its suddenness, novelty, or unpredictability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118 (4), pp.363-374. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.118.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the measure of sympatho-vagal effect in lambs through autonomic blockades and heart rate variability indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal and Veterinary Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (11), pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions in farm animals: a new approach to animal welfare in applied ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (2), pp.165-180. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-6357(02)00081-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of familiarity in the development of social recognition by lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Orgeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 138 (2), pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des aménagements cyclables dans les carrefours giratoires sur la charge mentale des cyclistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuotian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rosey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche &amp; Action Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel; Cerema; INRAE; TEPP, Oct 2024, Marne-la-Vallée, France. https://reap-2024.sciencesconf.org/558590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental workload of cyclists in different urban road layouts : towards a study with a bicycle simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuotian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barbedette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cycling Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving simulator: an innovative tool to test new road infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rosey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where we look when we drive: A multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité &amp;lt;i&amp;gt;a priori&amp;lt;/i&amp;gt; et acceptation : le cas d'un dispositif technologique de gestion de trafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues in pedestrian's crossing decision: in search of a quantitative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board - 91st Annual Meeting TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Washington D.C., France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des comportements en termes de vitesse durant le déploiement d'un système innovant d'information: la nécessité de prendre en compte l'acceptabilité du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRAC2010: Prévention des Risques et Aides à la Conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What emotions sheep can feel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Greiveldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What emotions sheep can feel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Greiveldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées du GDR d'Ethologie / International Workshop Behaviour - Cognition - Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a behavioural approach to better assess animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Greiveldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint East and West Central Europe ISAE Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and stress. It's all about emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finnish network on animal welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Helsinki, Finland. 59 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the discrepancy from expectation or the uncontrollability of an appetitive event induce emotional responses in lambs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Congress of the ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants cognitifs de l'émotion chez l'ovin (&amp;lt;i&amp;gt;Ovis aries&amp;lt;i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty enhances the emotional response triggered by suddenness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Congress of the ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Abano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of suddenness and novelty on psychophysiological parameters in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Toporenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behaviour 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing welfare: how can we get access to the mental world of animals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Congress of the ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a visual attention model in a driving field test: difficulties and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAP School on Applied Cognitive Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to emotions: are the responses to suddenness and novelty different ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Wageningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual monogamy in the mound-building mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidaux S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes embarqués de régulation de la vitesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA VITESSE : ENJEUX CONTEMPORAINS ET POLITIQUES PUBLIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des émotions chez l'animal: un exemple de réciprocité entre la psychologie cognitive et l'éthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Université, 2007, Neurosciences et Cognition, 978-2-8041-5375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'éthologie appliquée doit-elle s'intéresser aux états mentaux des animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Veissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Baudoin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éthologie appliquée aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, Editions ED, pp.33-44, 2003, Bien-être, élevages et expérimentation, 2-7237-0023-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des processus cognitifs impliqués dans la différenciation des émotions chez l'agneau (&amp;lt;i&amp;gt;Ovis aries&amp;lt;i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal - Clermont-Ferrand, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004CLF21498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02005145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4785,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="977816BF"/>
+    <w:nsid w:val="EDA7B28C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4933,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BA3E772"/>
+    <w:nsid w:val="73CB7762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5167,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-desire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-3977" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6741-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/psycap-equipe-recherche-psychologie-appliquee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.105046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seegers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoschey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;-Bousqui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.120.3.280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.4.363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00081-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BLJFZF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Porter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuotian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gohier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbedette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guy&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaux S." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005145v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF21498" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-desire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-3977" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iXEemdoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6741-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/innovation-recherche/recherche/equipes/psycap-equipe-recherche-psychologie-appliquee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.105046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466983v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.01.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Greiveldinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seegers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoschey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;-Bousqui&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.120.3.280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.118.4.363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00081-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BLJFZF8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Porter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuotian Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gohier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbedette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guy&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidaux S." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baudoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005145v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF21498" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>