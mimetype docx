--- v0 (2026-03-12)
+++ v1 (2026-04-07)
@@ -1132,425 +1132,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Semitransparent PIN-type Perovskite Solar Cells with Sputtered ITO Electrode: Architecture and Process Optimizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planès</w:t>
+                <w:t xml:space="preserve">Comparison of Glass–Glass versus Glass–Backsheet Encapsulation Applied to Carbon-Based Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01478⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11092742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220016v1</w:t>
+                <w:t xml:space="preserve">hal-04208057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Glass–Glass versus Glass–Backsheet Encapsulation Applied to Carbon-Based Perovskite Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Post-Treatment Improving Perovskite Solar Cells Initial Performances and Study of Its Impact on the Durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11092742⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16145254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208057v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Post-Treatment Improving Perovskite Solar Cells Initial Performances and Study of Its Impact on the Durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Semitransparent PIN-type Perovskite Solar Cells with Sputtered ITO Electrode: Architecture and Process Optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (14), pp.5254. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (19), pp.9938-9950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16145254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160019v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition in Perovskite Solar Cells: A Critical Review, New Insights, and Promising Paths to Future Industrial Applications</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation Mechanisms in a Mixed Cations and Anions Perovskite Solar Cell: Mitigation Effect of the Gold Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (2), pp.1365-1376. </w:t>
@@ -2350,77 +2350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative PIN-type perovskite solar cells with 17 % efficiency: processing and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,90 +2480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of the Structure and Properties of Opaque and Semi-Transparent NIP/PIN-Type Scalable Perovskite Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.3282-3292. </w:t>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Quantification of Photo-/Electroluminescence Imaging for Solar Cells: Definition and Application to Organic and Perovskite Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,90 +3155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Electron Transport Layer Based on Al-Doped ZnO and SnO 2 for Perovskite Solar Cells: Impact on Microstructure and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (10), pp.7183-7195. </w:t>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (35), pp.29805 - 29813. </w:t>
@@ -4882,51 +4882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Spring Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5142,51 +5142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5401,51 +5401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Photovoltaic Specialists virtual conference (PVSC48)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France. </w:t>
@@ -5496,77 +5496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite Inverted Solar Cells: Impact of Hole Transport Layer and Anti-Solvent Ejection Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Hybrid and Organic Photovoltaics HOPV21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5702,277 +5702,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Evaluation of Encapsulated Carbon Based Perovskite Cells Exposed to Damp-Heat Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Farha</w:t>
+                <w:t xml:space="preserve">Electrodeposition of Perovskites for Large Surface Solar Devices: Impact of Deposition Parameters, Substrate Nature and Conversion Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online, Germany</w:t>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées 2021 (JPH2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341928v1</w:t>
+                <w:t xml:space="preserve">hal-03209906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of Perovskites for Large Surface Solar Devices: Impact of Deposition Parameters, Substrate Nature and Conversion Route</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Lifetime Evaluation of Encapsulated Carbon Based Perovskite Cells Exposed to Damp-Heat Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pérovskites Halogénées 2021 (JPH2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
+              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209906v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of perovskite solar cells: role of interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Pérovskites Halogénées 2021 (JPH2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
@@ -6079,77 +6079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tsukuba-shi, Japan. </w:t>
@@ -6187,51 +6187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted Perovskite Solar Cells: Original Optimization of a Mixed-Cation Mixed-Halide Perovskite Deposition Process Upon TFB as HoleSelective Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspect of the Stability of Flexible Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,51 +6364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tsukuba-shi, Japan. </w:t>
@@ -6440,670 +6440,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement thermoélectrique d’un câble HTA : évolution des propriétés chimiques et diélectriques de l’isolant PRC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped transporting layersvia gold-pyridine complexes formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Hassine</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du groupe de travail "Matériaux Diélectriques du GDR SEEDS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">12th International Summit on Organic and Hybrid Photovoltaics Stability (ISOS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146568v1</w:t>
+                <w:t xml:space="preserve">hal-02318917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of mixed cation perovskite solar cells: understanding of involved mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Spalla</w:t>
+                <w:t xml:space="preserve">Dielectric spectroscopy response and mechanical properties of XLPE mini-cable aged under thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Hybrid and Organic Photovoltaics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jicable'19 – International Conference on Insulated Power Cables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073816v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped hole transporting layers via gold-pyridine complexes formation: highlighting of a direct impact on perovskite stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of mixed cation perovskite solar cells: understanding of involved mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">11th International Conference on Hybrid and Organic Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.ngfm.2019.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2019.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318959v1</w:t>
+                <w:t xml:space="preserve">hal-02073816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped transporting layersvia gold-pyridine complexes formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement thermoélectrique d’un câble HTA : évolution des propriétés chimiques et diélectriques de l’isolant PRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Summit on Organic and Hybrid Photovoltaics Stability (ISOS-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du groupe de travail "Matériaux Diélectriques du GDR SEEDS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318917v1</w:t>
+                <w:t xml:space="preserve">hal-02146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric spectroscopy response and mechanical properties of XLPE mini-cable aged under thermal stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped hole transporting layers via gold-pyridine complexes formation: highlighting of a direct impact on perovskite stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Hassine</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable'19 – International Conference on Insulated Power Cables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.ngfm.2019.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109851v1</w:t>
+                <w:t xml:space="preserve">hal-02318959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt-Process for Production of Organic Photovoltaic Cells: proof of concept</w:t>
               </w:r>
@@ -7141,51 +7141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole D. Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFMC19 Advanced Functional Materials Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Stockholm, Sweden</w:t>
@@ -7227,90 +7227,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of charge transfer layers on the microstructure and stability of hybrid perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -7339,90 +7339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatible Integration of ITO in NIP and PIN Perovskite Solar Cells for Semi-transparent Devices Using Same ETL and HTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8119,51 +8119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,51 +8344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8452,51 +8452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque ( JNPV 2020 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8521,90 +8521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted Perovskite Solar Cells: Influence of Anti-Solvent Nature and Dripping Time on Perovskite Layer Properties and Uniformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8668,51 +8668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perovskites for Energy Harvesting: from Fundamentals to Devices (PERENHAR), NAnoGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8750,51 +8750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a perovskite deposition process compatible with large surfaces covering: impact of both electrodeposition parameters and substrate nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8832,90 +8832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatible Integration of ITO in NIP and PIN Perovskite Solar Cells for Semi-transparent Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9043,51 +9043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37E201EF"/>
+    <w:nsid w:val="387B0CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9274,51 +9274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-9908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw Ndiaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narbey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernechea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kyranaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2025.3533909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Shioki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Tsuji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Honore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavoipierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al-Katrib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102959" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c04063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Spalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00819F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn M.-M. Berson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13081927" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108949" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b06684" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D. Alberola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00340D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2024.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Ito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2024.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02442175mtgabs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938766" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938928" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.285" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518885" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelzer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hassine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2019.076" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109851v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073900v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-9908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw Ndiaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narbey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernechea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kyranaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2025.3533909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Shioki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Tsuji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Honore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavoipierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al-Katrib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102959" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c04063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Spalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00819F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn M.-M. Berson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13081927" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108949" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b06684" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D. Alberola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00340D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2024.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Ito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2024.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02442175mtgabs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938766" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938928" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.285" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518885" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelzer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hassine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2019.076" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073900v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>