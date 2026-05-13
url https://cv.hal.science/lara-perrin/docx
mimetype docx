--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -181,1445 +181,1411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Quantum Dots Integration for Enhanced Charge Dynamics In Carbon Perovskite Solar Cells</w:t>
+                <w:t xml:space="preserve">Circular Electrodeposited Perovskite Solar Cells: Reuse Instead of Remake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatou Diaw Ndiaye</w:t>
+                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles De Moor</w:t>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernechea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (14), </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/solr.202500295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssusresmgt.6c00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138146v1</w:t>
+                <w:t xml:space="preserve">hal-05607036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Encapsulation Processing Conditions on Degradation Mechanisms of Carbon-Based Perovskite Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Humidity‐Stable Unencapsulated Bi‐Additivited MAPbI 3 Perovskite Solar Cells by Electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2025.3533909⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.70346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973536v1</w:t>
+                <w:t xml:space="preserve">hal-05607051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward More Scalable Processes for Perovskite Solar Cells: A Comparison Between Planar and Mesoporous Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Encapsulation Processing Conditions on Degradation Mechanisms of Carbon-Based Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernechea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nano.202400205⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2025.3533909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001006v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Ammonium Valeric Acid Iodide Additive Can Lead to More Efficient and Stable Carbon‐Based Perovskite Solar Cells: Role of Microstructure and Interfaces?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Toward More Scalable Processes for Perovskite Solar Cells: A Comparison Between Planar and Mesoporous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diaw Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202400393⟩</w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (5), pp.e202400205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nano.202400205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679689v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Anomalous J–V Curves in Carbon‐Based Perovskite Solar Cells as a Structural Transition Induced by Ion Diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimizing Quantum Dots Integration for Enhanced Charge Dynamics In Carbon Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diaw Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles De Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar RRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.2300998. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202300998⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (14), pp.2500295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402188v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Effects on the Stability of Carbon‐Electrode‐Based Perovskite Solar Cells During Damp Heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How Ammonium Valeric Acid Iodide Additive Can Lead to More Efficient and Stable Carbon‐Based Perovskite Solar Cells: Role of Microstructure and Interfaces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Flandin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Shioki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuki Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2300849. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202300849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.202400393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378942v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Efficiency Optimization of Electrodeposited MAPbI 3 Perovskite: Impact of Ammonium Valeric Acid Iodide Additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Anomalous J–V Curves in Carbon‐Based Perovskite Solar Cells as a Structural Transition Induced by Ion Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles De Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Planes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02217⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2300998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202300998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764683v1</w:t>
+                <w:t xml:space="preserve">hal-04402188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Glass–Glass versus Glass–Backsheet Encapsulation Applied to Carbon-Based Perovskite Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interface Effects on the Stability of Carbon‐Electrode‐Based Perovskite Solar Cells During Damp Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles De Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2300849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr11092742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04208057v1</w:t>
+                <w:t xml:space="preserve">hal-04378942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Post-Treatment Improving Perovskite Solar Cells Initial Performances and Study of Its Impact on the Durability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic Efficiency Optimization of Electrodeposited MAPbI 3 Perovskite: Impact of Ammonium Valeric Acid Iodide Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (14), pp.5254. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (21), pp.10680-10698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16145254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160019v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Semitransparent PIN-type Perovskite Solar Cells with Sputtered ITO Electrode: Architecture and Process Optimizations</w:t>
+                <w:t xml:space="preserve">Poly(tetrasubstituted-aryl imidazole)s: A Way to Obtain Multi-Chromophore Materials with a Tunable Absorption/Emission Wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Planès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Flandin</w:t>
+                <w:t xml:space="preserve">C. Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Berson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Perrin</w:t>
+                <w:t xml:space="preserve">Régis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (19), pp.9938-9950. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11102959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220016v1</w:t>
+                <w:t xml:space="preserve">hal-04240166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition in Perovskite Solar Cells: A Critical Review, New Insights, and Promising Paths to Future Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al-Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,2046 +1613,2327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturing effects in carbon‐based perovskite solar cells: understanding and consequences on photovoltaic performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles De Moor</w:t>
+                <w:t xml:space="preserve">Toward Semitransparent PIN-type Perovskite Solar Cells with Sputtered ITO Electrode: Architecture and Process Optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202300492⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (19), pp.9938-9950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221818v1</w:t>
+                <w:t xml:space="preserve">hal-04220016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(tetrasubstituted-aryl imidazole)s: A Way to Obtain Multi-Chromophore Materials with a Tunable Absorption/Emission Wavelength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of Glass–Glass versus Glass–Backsheet Encapsulation Applied to Carbon-Based Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (10), pp.2959. </w:t>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.2742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr11102959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11092742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240166v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to reach 10% efficiency with carbon based electrodeposited mixed perovskite solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Post-Treatment Improving Perovskite Solar Cells Initial Performances and Study of Its Impact on the Durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (11), pp.2200777. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/solr.202200777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16145254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775379v1</w:t>
+                <w:t xml:space="preserve">hal-04160019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chlorine Addition on the Performance and Stability of Electrodeposited Mixed Perovskite Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Maturing effects in carbon‐based perovskite solar cells: understanding and consequences on photovoltaic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Planes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles De Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (5), pp.2218-2230. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (23), pp.2300492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.202300492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587088v1</w:t>
+                <w:t xml:space="preserve">hal-04221818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Perovskite Solar Cell Architecture in Multistep Routes Including Electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (4), pp.4461-4474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.1c04063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms in a Mixed Cations and Anions Perovskite Solar Cell: Mitigation Effect of the Gold Electrode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A way to reach 10% efficiency with carbon based electrodeposited mixed perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02613⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (11), pp.2200777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202200777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141299v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative PIN-type perovskite solar cells with 17 % efficiency: processing and characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of Chlorine Addition on the Performance and Stability of Electrodeposited Mixed Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1MA00819F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.2218-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365310v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of the Structure and Properties of Opaque and Semi-Transparent NIP/PIN-Type Scalable Perovskite Solar Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Degradation Mechanisms in a Mixed Cations and Anions Perovskite Solar Cell: Mitigation Effect of the Gold Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (15), pp.3794. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.1365-1376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13153794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.0c02613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928324v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the hole transporting / active layer interface on the perovskite solar cell stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Innovative PIN-type perovskite solar cells with 17 % efficiency: processing and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flandin Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b02281⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.7907-7921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MA00819F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511204v1</w:t>
+                <w:t xml:space="preserve">hal-03365310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chloride/iodide ratio in MAPbI3-xClx perovskite solar devices: Case of low temperature processable AZO sub-layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Comparison of the Structure and Properties of Opaque and Semi-Transparent NIP/PIN-Type Scalable Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (8), pp.1927. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (15), pp.3794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13081927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13153794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545425v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Quantification of Photo-/Electroluminescence Imaging for Solar Cells: Definition and Application to Organic and Perovskite Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effect of the hole transporting / active layer interface on the perovskite solar cell stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.9b00450⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.3282-3292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b02281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401484v1</w:t>
+                <w:t xml:space="preserve">hal-02511204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and modelling of the water transport properties in unfilled EPDM elastomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of chloride/iodide ratio in MAPbI3-xClx perovskite solar devices: Case of low temperature processable AZO sub-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petru Notingher</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn M.-M. Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.108949⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13081927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429352v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Electron Transport Layer Based on Al-Doped ZnO and SnO 2 for Perovskite Solar Cells: Impact on Microstructure and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (10), pp.7183-7195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.9b01160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Reliability of Flexible Encapsulated Organic Solar Cells: Characterization and Improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Absolute Quantification of Photo-/Electroluminescence Imaging for Solar Cells: Definition and Application to Organic and Perovskite Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flandin Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b06684⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (12), pp.2489-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.9b00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884565v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion of a nano-ordered active layer for organic photovoltaic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation and modelling of the water transport properties in unfilled EPDM elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flandin Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SE00340D⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.108949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.108949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658155v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical Reliability of Flexible Encapsulated Organic Solar Cells: Characterization and Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (35), pp.29805 - 29813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b06684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrusion of a nano-ordered active layer for organic photovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole D. Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (9), pp.2016 - 2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SE00340D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compatibility of C 60 grafted polystyrene/P3OT: Towards the extrusion of photoactive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Carrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96, pp.1 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3696,3788 +3943,3788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of perovskite for photovoltaic application: consequences of AVAI additive on electrodeposited MAPbI3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
+                <w:t xml:space="preserve">Carbon-based mesoscopic perovskite solar cells: new insights for promising efficiency and durability enhancements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuki Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Planes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2024.028⟩</w:t>
+              <w:t xml:space="preserve">7th Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.iperop.2024.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582501v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Based Perovskite Solar Cells: Interface Engineering of 5-AVAI Additive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining perovskite and quantum dots in carbon electrode-based photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRiME 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2024, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">CARBON CLUB CONFERENCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diamond-Horizon, Oct 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736950v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-based mesoscopic perovskite solar cells: new insights for promising efficiency and durability enhancements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Carbon-Based Perovskite Solar Cells: Interface Engineering of 5-AVAI Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuki Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PRiME 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2024, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462324v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining perovskite and quantum dots in carbon electrode-based photovoltaic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrodeposition of perovskite for photovoltaic application: consequences of AVAI additive on electrodeposited MAPbI3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernechea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARBON CLUB CONFERENCE 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nanoGe, May 2024, València, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2024.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737000v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposited Perovskites for Photovoltaic Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electrodeposition of perovskite films for carbon-based perovskite solar cells application: Impact of 5-AVAI on the traditional MAPbI3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Carbon Club Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462265v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of perovskite films for carbon-based perovskite solar cells application: Impact of 5-AVAI on the traditional MAPbI3 perovskite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrodeposited Perovskites for Photovoltaic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Club Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243624v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Perovskite Photovoltaic Devices Using Electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Oct 2023, Gothenburg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2023-02442175mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposited Perovskite Layers Developed for Photovoltaic Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interconnected Characterizations Of Carbon-based Perovskite Solar Cells With Humidity Assisted Thermal Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
+                <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Summit and Expo on Sustainable and Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.nsm.2022.285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703530v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Degradation Mechanisms in Carbon-Based Perovskite Solar Cells Exposed to Damp-Heat Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electrodeposited Perovskite Layers Developed for Photovoltaic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 49th Photovoltaics Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Summit and Expo on Sustainable and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874724v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and stability of electrodeposited mixed perovskites MAPbI3-xClx and MA1-yFAyPbI3-xBrx</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of Degradation Mechanisms in Carbon-Based Perovskite Solar Cells Exposed to Damp-Heat Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 49th Photovoltaics Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States. pp.1136-1138, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC48317.2022.9938928⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States. pp.0239-0239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC48317.2022.9938766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874689v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary characterizations of 2d/3d perovskite Solar cells aged under damp heat conditions: Effect of the maturation process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performance and stability of electrodeposited mixed perovskites MAPbI3-xClx and MA1-yFAyPbI3-xBrx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2022.202⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 49th Photovoltaics Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States. pp.1136-1138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC48317.2022.9938928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682409v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnected Characterizations Of Carbon-based Perovskite Solar Cells With Humidity Assisted Thermal Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Complementary characterizations of 2d/3d perovskite Solar cells aged under damp heat conditions: Effect of the maturation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Spring Meeting 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29363/nanoge.nsm.2022.285⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, València, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2022.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622446v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging study of encapsulated carbon-based perovskite solar cells under damp-heat conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The impact of moisture ingress on encapsulated carbon based Perovskite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV2021)</w:t>
+              <w:t xml:space="preserve">JNPV2021 - Journées Nationales du PhotoVoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477620v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of moisture ingress on encapsulated carbon based Perovskite cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aging study of encapsulated carbon-based perovskite solar cells under damp-heat conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV2021 - Journées Nationales du PhotoVoltaïque</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477651v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interfaces on perovskite solar cell’s stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of the substrate nature and the conversion route on electrodeposited perovskite layers developed for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Photovoltaic Specialists virtual conference (PVSC48)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Conference on Hybrid and Organic Photovoltaics HOPV21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268723v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite Inverted Solar Cells: Impact of Hole Transport Layer and Anti-Solvent Ejection Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, United States. pp.1324-1327, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the substrate nature and the conversion route on electrodeposited perovskite layers developed for photovoltaic application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of interfaces on perovskite solar cell’s stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Hybrid and Organic Photovoltaics HOPV21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th IEEE Photovoltaic Specialists virtual conference (PVSC48)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242364v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of Perovskites for Large Surface Solar Devices: Impact of Deposition Parameters, Substrate Nature and Conversion Route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lifetime Evaluation of Encapsulated Carbon Based Perovskite Cells Exposed to Damp-Heat Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pérovskites Halogénées 2021 (JPH2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
+              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209906v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Evaluation of Encapsulated Carbon Based Perovskite Cells Exposed to Damp-Heat Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electrodeposition of Perovskites for Large Surface Solar Devices: Impact of Deposition Parameters, Substrate Nature and Conversion Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online, Germany</w:t>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées 2021 (JPH2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341928v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of perovskite solar cells: role of interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Pérovskites Halogénées 2021 (JPH2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold electrode mitigation impact: elucidation of both degradation and safeguard mechanisms in a mixed-ion perovskite solar device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some Aspect of the Stability of Flexible Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tsukuba-shi, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29363/nanoge.iperop.2020.035⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.iperop.2020.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318953v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted Perovskite Solar Cells: Original Optimization of a Mixed-Cation Mixed-Halide Perovskite Deposition Process Upon TFB as HoleSelective Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gold electrode mitigation impact: elucidation of both degradation and safeguard mechanisms in a mixed-ion perovskite solar device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noëlla Lemaitre</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Tsukuba-shi, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.iperop.2020.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341944v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Aspect of the Stability of Flexible Organic Solar Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inverted Perovskite Solar Cells: Original Optimization of a Mixed-Cation Mixed-Halide Perovskite Deposition Process Upon TFB as HoleSelective Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flandin Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlla Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics (IPEROP20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, online, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318943v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped transporting layersvia gold-pyridine complexes formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stability of mixed cation perovskite solar cells: understanding of involved mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Summit on Organic and Hybrid Photovoltaics Stability (ISOS-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Hybrid and Organic Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2019.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318917v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric spectroscopy response and mechanical properties of XLPE mini-cable aged under thermal stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Vieillissement thermoélectrique d’un câble HTA : évolution des propriétés chimiques et diélectriques de l’isolant PRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable'19 – International Conference on Insulated Power Cables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du groupe de travail "Matériaux Diélectriques du GDR SEEDS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109851v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of mixed cation perovskite solar cells: understanding of involved mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped hole transporting layers via gold-pyridine complexes formation: highlighting of a direct impact on perovskite stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Hybrid and Organic Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29363/nanoge.hopv.2019.076⟩</w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.ngfm.2019.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073816v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement thermoélectrique d’un câble HTA : évolution des propriétés chimiques et diélectriques de l’isolant PRC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped transporting layersvia gold-pyridine complexes formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Hassine</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du groupe de travail "Matériaux Diélectriques du GDR SEEDS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">12th International Summit on Organic and Hybrid Photovoltaics Stability (ISOS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146568v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of gold in case of tert-butylpyridine doped hole transporting layers via gold-pyridine complexes formation: highlighting of a direct impact on perovskite stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dielectric spectroscopy response and mechanical properties of XLPE mini-cable aged under thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jicable'19 – International Conference on Insulated Power Cables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318959v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt-Process for Production of Organic Photovoltaic Cells: proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole D. Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFMC19 Advanced Functional Materials Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of charge transfer layers on the microstructure and stability of hybrid perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatible Integration of ITO in NIP and PIN Perovskite Solar Cells for Semi-transparent Devices Using Same ETL and HTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29363/nanoge.ngfm.2019.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7487,1495 +7734,1495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Bismuth doped Perovskite for Photovoltaic Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavoipierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics (HOPV25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rome, Italy. , Proceedings of International Conference on Hybrid and Organic Photovoltaics (HOPV25)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of perovskite for carbon-based solar cells architecture: Impact of 5-AVAI on the traditional MAPbI3 perovskite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of perovskite solar cells based on quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Pérovskites Halogénées 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aix-les-Bains, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560210v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of solar cells combining perovskite and quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating perovskites and quantum dots in carbon electrode-based solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrodeposition of perovskite for carbon-based solar cells architecture: Impact of 5-AVAI on the traditional MAPbI3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavoipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernechea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Jornada de Jóvenes Investigadores de Química y Física de Aragón</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aix-les-Bains, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803475v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of perovskite solar cells based on quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Integrating perovskites and quantum dots in carbon electrode-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pérovskites Halogénées 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Aix-les-Bains, France. </w:t>
+              <w:t xml:space="preserve">XI Jornada de Jóvenes Investigadores de Química y Física de Aragón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554756v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelated Characterizations of 2D/3D Perovskite Solar Cells Aged Under Damp Heat Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 49th Photovoltaics Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States. IEEE, pp.0059-0061, 2022 IEEE 49th Photovoltaics Specialists Conference (PVSC). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC48317.2022.9938771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Perovskite Deposition Method Compatible with Large Surfaces Covering: Impact of Electrodeposition Parameters, Substrate Nature and Conversion Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Photovoltaic Specialists virtual conference (PVSC48)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of encapsulated carbon-based perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Power Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of perovskite films for photovoltaic application: Impact of substrate variation and electrodeposition parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque ( JNPV 2020 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted Perovskite Solar Cells: Influence of Anti-Solvent Nature and Dripping Time on Perovskite Layer Properties and Uniformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific International Conference on Perovskite, Organic Photovoltaics and Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tsukuba-shi, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of electrodeposition parameters and impact of the substrate on perovskite layers developed for photovoltaic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perovskites for Energy Harvesting: from Fundamentals to Devices (PERENHAR), NAnoGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a perovskite deposition process compatible with large surfaces covering: impact of both electrodeposition parameters and substrate nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Lights Absorbing Materials for Next Generation Photovoltaics (ABSOGEN), NanoGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Brisbane, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatible Integration of ITO in NIP and PIN Perovskite Solar Cells for Semi-transparent Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Summit on Organic and Hybrid Photovoltaics Stability (ISOS-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Karlsruhe, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9043,51 +9290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="387B0CE9"/>
+    <w:nsid w:val="C33FA3C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9274,51 +9521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-9908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw Ndiaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narbey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernechea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kyranaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2025.3533909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Shioki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Tsuji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Honore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavoipierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al-Katrib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102959" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c04063" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Spalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00819F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn M.-M. Berson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13081927" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108949" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b06684" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D. Alberola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00340D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2024.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Ito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2024.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02442175mtgabs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938766" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938928" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.285" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518885" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242364v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelzer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hassine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2019.076" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073900v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-9908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavoipierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.6c00034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.70346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kyranaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2025.3533909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernechea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narbey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Shioki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Tsuji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Honore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102959" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al-Katrib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01478" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092742" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300492" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c04063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Spalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02613" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00819F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn M.-M. Berson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13081927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108949" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b06684" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D. Alberola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00340D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2024.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2024.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02442175mtgabs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938766" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518490" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518885" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2019.076" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hassine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.165" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.138" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>