--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -1743,295 +1743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Glass–Glass versus Glass–Backsheet Encapsulation Applied to Carbon-Based Perovskite Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Post-Treatment Improving Perovskite Solar Cells Initial Performances and Study of Its Impact on the Durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Narbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11092742⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16145254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208057v1</w:t>
+                <w:t xml:space="preserve">hal-04160019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Post-Treatment Improving Perovskite Solar Cells Initial Performances and Study of Its Impact on the Durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Glass–Glass versus Glass–Backsheet Encapsulation Applied to Carbon-Based Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoleta Kyranaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Farha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (14), pp.5254. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.2742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16145254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11092742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160019v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturing effects in carbon‐based perovskite solar cells: understanding and consequences on photovoltaic performances</w:t>
               </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Spring Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5590,138 +5590,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the substrate nature and the conversion route on electrodeposited perovskite layers developed for photovoltaic application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Impact of interfaces on perovskite solar cell’s stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Hybrid and Organic Photovoltaics HOPV21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th IEEE Photovoltaic Specialists virtual conference (PVSC48)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242364v1</w:t>
+                <w:t xml:space="preserve">hal-03268723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite Inverted Solar Cells: Impact of Hole Transport Layer and Anti-Solvent Ejection Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5766,210 +5805,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, United States. pp.1324-1327, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interfaces on perovskite solar cell’s stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
+                <w:t xml:space="preserve">Impact of the substrate nature and the conversion route on electrodeposited perovskite layers developed for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Photovoltaic Specialists virtual conference (PVSC48)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Hybrid and Organic Photovoltaics HOPV21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03268723v1</w:t>
+                <w:t xml:space="preserve">hal-03242364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime Evaluation of Encapsulated Carbon Based Perovskite Cells Exposed to Damp-Heat Conditions</w:t>
               </w:r>
@@ -7455,282 +7455,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of charge transfer layers on the microstructure and stability of hybrid perovskite solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Spalla</w:t>
+                <w:t xml:space="preserve">Compatible Integration of ITO in NIP and PIN Perovskite Solar Cells for Semi-transparent Devices Using Same ETL and HTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.ngfm.2019.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073900v1</w:t>
+                <w:t xml:space="preserve">hal-02318955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatible Integration of ITO in NIP and PIN Perovskite Solar Cells for Semi-transparent Devices Using Same ETL and HTL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lemercier</w:t>
+                <w:t xml:space="preserve">Roles of charge transfer layers on the microstructure and stability of hybrid perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planès</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.ngfm.2019.138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318955v1</w:t>
+                <w:t xml:space="preserve">hal-02073900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8366,51 +8366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Flandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8591,51 +8591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9290,51 +9290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C33FA3C1"/>
+    <w:nsid w:val="3947E907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9521,51 +9521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-9908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavoipierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.6c00034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.70346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kyranaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2025.3533909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernechea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narbey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Shioki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Tsuji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Honore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102959" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al-Katrib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01478" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092742" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300492" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c04063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Spalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02613" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00819F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn M.-M. Berson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13081927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108949" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b06684" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D. Alberola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00340D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2024.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2024.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02442175mtgabs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938766" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518490" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518885" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2019.076" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hassine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.165" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.138" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lara-perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9048-9908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081103115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavoipierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.6c00034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.70346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kyranaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2025.3533909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernechea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narbey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Shioki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Tsuji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Honore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300998" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102959" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al-Katrib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01478" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11092742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300492" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c04063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Matheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Spalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c02613" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00819F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn M.-M. Berson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13081927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Juillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.108949" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b06684" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D. Alberola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00340D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2024.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2024.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02442175mtgabs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.285" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938766" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938928" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2022.202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518885" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518490" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.iperop.2020.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.hopv.2019.076" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pelzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hassine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.165" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318955v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.ngfm.2019.138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC48317.2022.9938771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>