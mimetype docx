--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2576 +234,3403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a novel variant in the NR3C1 gene: differentiating glucocorticoid resistance from Cushing Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Laulhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
+                <w:t xml:space="preserve">Michal Yacobi Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Phan</w:t>
+                <w:t xml:space="preserve">Michal Gershinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332oc⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03678207v1</w:t>
+                <w:t xml:space="preserve">hal-04811957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+                <w:t xml:space="preserve">Conséquence de la perte fonctionnelle de la lysine déméthylase KDM1A sur la méthylation des histones, la conformation chromatinienne et expression génique dans l’hyperplasie macronodulaire bilatérale des surrénales GIP-dépendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Syx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ladurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332OC⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (5), pp.375-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608774v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mineralocorticoid receptor modulates timing and location of genomic binding by glucocorticoid receptor in response to synthetic glucocorticoids in keratinocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Chiner-Oms</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202201199RR⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332oc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292010v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03678207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of KDM1A in GIP-dependent primary bilateral macronodular adrenal hyperplasia with Cushing's syndrome: a multicentre, retrospective, cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bourdeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Dumontet</w:t>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(21)00236-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (2), pp.215-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688894v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk Between Glucocorticoid Receptor and Early-growth Response Protein 1 Accounts for Repression of Brain-derived Neurotrophic Factor Transcript 4 Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mineralocorticoid receptor modulates timing and location of genomic binding by glucocorticoid receptor in response to synthetic glucocorticoids in keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Carceller-Zazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">Lisa Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Pons-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Chiner-Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 399, pp.12-27. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.e22709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202201199RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02298752v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATG7 and ATG9A loss-of-function variants trigger autophagy impairment and ovarian failure</w:t>
+                <w:t xml:space="preserve">Loss of KDM1A in GIP-dependent primary bilateral macronodular adrenal hyperplasia with Cushing's syndrome: a multicentre, retrospective, cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delcour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Patino</w:t>
+                <w:t xml:space="preserve">Isabelle Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Magnin</w:t>
+                <w:t xml:space="preserve">Antoine Tabarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fagart</w:t>
+                <w:t xml:space="preserve">Daniela Regazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0287-y⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.813-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(21)00236-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319232v1</w:t>
+                <w:t xml:space="preserve">hal-03688894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of Glucocorticoid Receptor Variants Is Required to Avoid Misinterpretation of NGS Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding the phenotype of mitochondrial disease: Novel pathogenic variant in ISCA1 leading to instability of the iron-sulfur cluster in the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Vitellius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">E Lebigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+                <w:t xml:space="preserve">M Hully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/js.2019-00028⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319239v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid receptors adopt distinct cyclical transcriptional signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Le Billan</w:t>
+                <w:t xml:space="preserve">Crosstalk Between Glucocorticoid Receptor and Early-growth Response Protein 1 Accounts for Repression of Brain-derived Neurotrophic Factor Transcript 4 Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lombès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201800391RR⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 399, pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960262v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02298752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-binding protein HuR enhances mineralocorticoid signaling in renal KC3AC1 cells under hypotonicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid J. Lema</w:t>
+                <w:t xml:space="preserve">ATG7 and ATG9A loss-of-function variants trigger autophagy impairment and ovarian failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blanchard</w:t>
+                <w:t xml:space="preserve">Liliana Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-017-2594-x⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.930-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459157v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying mitotane-induced mitochondria-associated membranes dysfunctions : metabolomic and lipidomic approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Segolene Hescot</w:t>
+                <w:t xml:space="preserve">Functional Characterization of Glucocorticoid Receptor Variants Is Required to Avoid Misinterpretation of NGS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Vitellius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dubow</w:t>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), pp.865-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.18968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/js.2019-00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01568757v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HuR-Dependent Editing of a New Mineralocorticoid Receptor Splice Variant Reveals an Osmoregulatory Loop for Sodium Homeostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid J. Lema</w:t>
+                <w:t xml:space="preserve">Corticosteroid receptors adopt distinct cyclical transcriptional signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Billan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Blanchard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bleakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong-Yao Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04838-8⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.5626-5639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201800391RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459152v1</w:t>
+                <w:t xml:space="preserve">hal-01960262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the role of autophagy inhibition by two complementary human cytomegalovirus BECN1/Beclin 1-binding proteins.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebekka Brost</w:t>
+                <w:t xml:space="preserve">HuR-Dependent Editing of a New Mineralocorticoid Receptor Splice Variant Reveals an Osmoregulatory Loop for Sodium Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid J. Lema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Lamribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1125071⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.4835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04838-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344313v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p38 and p42/44 MAPKs Differentially Regulate Progesterone Receptor A and B Isoform Stabilization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-binding protein HuR enhances mineralocorticoid signaling in renal KC3AC1 cells under hypotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid J. Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Lamribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junaid Ali Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Jérome Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bellance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Lombes</w:t>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Endocrinol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (10), pp.1710-24. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (24), pp.4587-4597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2011-1042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-017-2594-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00611160v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent degradation of SRC-1 is pivotal for progesterone receptor transcriptional activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying mitotane-induced mitochondria-associated membranes dysfunctions : metabolomic and lipidomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Hescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chauchereau</w:t>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh K. Tyagi</w:t>
+                <w:t xml:space="preserve">Simon Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dubow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2010-0458⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.18968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00554408v1</w:t>
+                <w:t xml:space="preserve">inserm-01568757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial glucocorticoid receptor haploinsufficiency by non-sense mediated mRNA decay, adrenal hyperplasia and apparent mineralocorticoid excess.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the role of autophagy inhibition by two complementary human cytomegalovirus BECN1/Beclin 1-binding proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Claude Hecart</w:t>
+                <w:t xml:space="preserve">Lina Mouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géri Meduri</w:t>
+                <w:t xml:space="preserve">Eva Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say Viengchareun</w:t>
+                <w:t xml:space="preserve">Dorine Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Brost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013563⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.327-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1125071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00524824v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncogenic steroid receptor coactivator-3 is a key regulator of the white adipogenic program.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Louet</w:t>
+                <w:t xml:space="preserve">Finerenone impedes aldosterone-dependent nuclear import of the mineralocorticoid receptor and prevents genomic recruitment of steroid receptor coactivator-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Billan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Peter Kolkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Lamribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Tannour-Louet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ray-Chang Wu</w:t>
+                <w:t xml:space="preserve">Say Viengchareun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0608711103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.657957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188030v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recruitment of p160 coactivators on glucocorticoid-regulated promoters in Schwann cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand-dependent degradation of SRC-1 is pivotal for progesterone receptor transcriptional activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rouseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grenier</w:t>
+                <w:t xml:space="preserve">Junaid Ali Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Trousson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Chauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lamirand</w:t>
+                <w:t xml:space="preserve">Rakesh K. Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 18 (12), pp.2866-79. </w:t>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.394-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2004-0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2010-0458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939763v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00554408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">p38 and p42/44 MAPKs Differentially Regulate Progesterone Receptor A and B Isoform Stabilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Ali Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bellance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guiochon-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mol Endocrinol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.1710-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2011-1042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00611160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familial glucocorticoid receptor haploinsufficiency by non-sense mediated mRNA decay, adrenal hyperplasia and apparent mineralocorticoid excess.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Hecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géri Meduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Say Viengchareun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00524824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncogenic steroid receptor coactivator-3 is a key regulator of the white adipogenic program.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tannour-Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray-Chang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (47), pp.17868-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0608711103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective recruitment of p160 coactivators on glucocorticoid-regulated promoters in Schwann cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (12), pp.2866-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2004-0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sumoylation of the Progesterone Receptor and of the Steroid Receptor Coactivator SRC-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guiochon-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Milgrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (14), pp.12335-12343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M207148200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de la lysine demethylase KDM1A est la cause de l’hyperplasie macronodulaire bilatérale des surrénales GIP-dépendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Regazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Congrès SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE, Oct 2022, Nantes (France), France. pp.320-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.07.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches lipidomiques et metabolomiques identifient les MAM (mitochondria-associated membranes) comme cible du mitotane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème Congrès de la Société Fransaise d’Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotane alters mitochondrial respiratory chain activity by inducing cytochrome c oxidase defect in human adrenocortical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Hescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00817795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2950,51 +3777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laulh&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03678207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Vely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Berrebeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ottaviani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332oc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332OC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carceller-Zazo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sevilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pons-Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Chiner-Oms" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201199RR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02298752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Menuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Billan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong-Yao Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pussard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800391RR" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J. Lema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lamribet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fagart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2594-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Hescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Travers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dubow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18968" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04838-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00611160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ali Khan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellance" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiochon-Mantel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00554408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Tyagi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2010-0458" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Hecart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri Meduri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Chang Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608711103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lamirand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0241" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Quesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207148200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hescot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lombes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laulh&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yacobi Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gershinsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae829" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Syx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladurelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amazit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03678207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Vely" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Berrebeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ottaviani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332oc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332OC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carceller-Zazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sevilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pons-Alonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Chiner-Oms" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201199RR" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hully" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amazit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02298752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Menuet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Billan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong-Yao Xue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pussard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800391RR" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J. Lema" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lamribet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fagart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04838-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2594-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Hescot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Travers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dubow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kolkhof" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.657957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00554408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ali Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Tyagi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2010-0458" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00611160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiochon-Mantel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Hecart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri Meduri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Chang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608711103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lamirand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Quesne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207148200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04942842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regazzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.07.115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hescot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hescot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lombes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>