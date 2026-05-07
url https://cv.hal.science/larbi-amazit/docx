--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -66,3116 +66,3250 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in the NR3C1 gene associated with reversible glucocorticoid resistance</w:t>
+                <w:t xml:space="preserve">RNF216 Variants Found in Patients With Dementia, Hypogonadotropic Hypogonadism, and Severe Ataxia Deregulate Autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Laulhé</w:t>
+                <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kuhn</w:t>
+                <w:t xml:space="preserve">Inès Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
+                <w:t xml:space="preserve">Marion Le Saëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190 (4), pp.284-295. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111 (5), pp.1278-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaf640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566600v1</w:t>
+                <w:t xml:space="preserve">hal-05612408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel variant in the NR3C1 gene: differentiating glucocorticoid resistance from Cushing Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A novel mutation in the NR3C1 gene associated with reversible glucocorticoid resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Laulhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Yacobi Bach</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae829⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (4), pp.284-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811957v1</w:t>
+                <w:t xml:space="preserve">hal-04566600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquence de la perte fonctionnelle de la lysine déméthylase KDM1A sur la méthylation des histones, la conformation chromatinienne et expression génique dans l’hyperplasie macronodulaire bilatérale des surrénales GIP-dépendante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Chasseloup</w:t>
+                <w:t xml:space="preserve">Characterization of a novel variant in the NR3C1 gene: differentiating glucocorticoid resistance from Cushing Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Laulhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Syx</w:t>
+                <w:t xml:space="preserve">Michal Yacobi Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ancelin</w:t>
+                <w:t xml:space="preserve">Michal Gershinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ladurelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Amazit</w:t>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720090v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquence de la perte fonctionnelle de la lysine déméthylase KDM1A sur la méthylation des histones, la conformation chromatinienne et expression génique dans l’hyperplasie macronodulaire bilatérale des surrénales GIP-dépendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
+                <w:t xml:space="preserve">L. Syx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Phan</w:t>
+                <w:t xml:space="preserve">K. Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+                <w:t xml:space="preserve">N. Ladurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mina Ottaviani</w:t>
+                <w:t xml:space="preserve">L. Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332oc⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (5), pp.375-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03678207v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Vely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Berrebeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (2), pp.215-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332OC⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332oc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608774v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03678207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mineralocorticoid receptor modulates timing and location of genomic binding by glucocorticoid receptor in response to synthetic glucocorticoids in keratinocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of cAbl Tyrosine Kinase in Pulmonary Arterial Hypertension Causes Dysfunction of Vascular Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Vely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Berrebeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Carceller-Zazo</w:t>
+                <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sevilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Mina Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.e22709. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (2), pp.215-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202201199RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0332OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292010v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of KDM1A in GIP-dependent primary bilateral macronodular adrenal hyperplasia with Cushing's syndrome: a multicentre, retrospective, cohort study</w:t>
+                <w:t xml:space="preserve">The mineralocorticoid receptor modulates timing and location of genomic binding by glucocorticoid receptor in response to synthetic glucocorticoids in keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
+                <w:t xml:space="preserve">Elena Carceller-Zazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bourdeau</w:t>
+                <w:t xml:space="preserve">Lisa Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tabarin</w:t>
+                <w:t xml:space="preserve">Omar Pons-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Regazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Dumontet</w:t>
+                <w:t xml:space="preserve">Álvaro Chiner-Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(21)00236-9⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.e22709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202201199RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688894v1</w:t>
+                <w:t xml:space="preserve">hal-04292010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the phenotype of mitochondrial disease: Novel pathogenic variant in ISCA1 leading to instability of the iron-sulfur cluster in the protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of KDM1A in GIP-dependent primary bilateral macronodular adrenal hyperplasia with Cushing's syndrome: a multicentre, retrospective, cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chasseloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lebigot</w:t>
+                <w:t xml:space="preserve">Isabelle Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hully</w:t>
+                <w:t xml:space="preserve">Antoine Tabarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Amazit</w:t>
+                <w:t xml:space="preserve">Daniela Regazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gaignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Michel</w:t>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.02.008⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.813-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(21)00236-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971951v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk Between Glucocorticoid Receptor and Early-growth Response Protein 1 Accounts for Repression of Brain-derived Neurotrophic Factor Transcript 4 Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the phenotype of mitochondrial disease: Novel pathogenic variant in ISCA1 leading to instability of the iron-sulfur cluster in the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lebigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">M Hully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lombès</w:t>
+                <w:t xml:space="preserve">L Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Menuet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.012⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2020.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02298752v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATG7 and ATG9A loss-of-function variants trigger autophagy impairment and ovarian failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crosstalk Between Glucocorticoid Receptor and Early-growth Response Protein 1 Accounts for Repression of Brain-derived Neurotrophic Factor Transcript 4 Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Magnin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lombès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0287-y⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 399, pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319232v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02298752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of Glucocorticoid Receptor Variants Is Required to Avoid Misinterpretation of NGS Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATG7 and ATG9A loss-of-function variants trigger autophagy impairment and ovarian failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Vitellius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
+                <w:t xml:space="preserve">Clémence Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (5), pp.865-881. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.930-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/js.2019-00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319239v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid receptors adopt distinct cyclical transcriptional signatures</w:t>
+                <w:t xml:space="preserve">Functional Characterization of Glucocorticoid Receptor Variants Is Required to Avoid Misinterpretation of NGS Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Billan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Loïc Foussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Vitellius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong-Yao Xue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Pussard</w:t>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201800391RR⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), pp.865-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/js.2019-00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960262v1</w:t>
+                <w:t xml:space="preserve">hal-04319239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HuR-Dependent Editing of a New Mineralocorticoid Receptor Splice Variant Reveals an Osmoregulatory Loop for Sodium Homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corticosteroid receptors adopt distinct cyclical transcriptional signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Billan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid J. Lema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Kevin Bleakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Lamribet</w:t>
+                <w:t xml:space="preserve">Qiong-Yao Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Fagart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Blanchard</w:t>
+                <w:t xml:space="preserve">Eric Pussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04838-8⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.5626-5639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201800391RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459152v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-binding protein HuR enhances mineralocorticoid signaling in renal KC3AC1 cells under hypotonicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">HuR-Dependent Editing of a New Mineralocorticoid Receptor Splice Variant Reveals an Osmoregulatory Loop for Sodium Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid J. Lema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Lamribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Fagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-017-2594-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.4835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04838-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459157v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying mitotane-induced mitochondria-associated membranes dysfunctions : metabolomic and lipidomic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-binding protein HuR enhances mineralocorticoid signaling in renal KC3AC1 cells under hypotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid J. Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Lamribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fagart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Hescot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anais Dubow</w:t>
+                <w:t xml:space="preserve">Anne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.18968⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (24), pp.4587-4597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-017-2594-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01568757v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the role of autophagy inhibition by two complementary human cytomegalovirus BECN1/Beclin 1-binding proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying mitotane-induced mitochondria-associated membranes dysfunctions : metabolomic and lipidomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Hescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Mouna</w:t>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Hernandez</w:t>
+                <w:t xml:space="preserve">Simon Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Bonte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Anais Dubow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1125071⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.18968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344313v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01568757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finerenone impedes aldosterone-dependent nuclear import of the mineralocorticoid receptor and prevents genomic recruitment of steroid receptor coactivator-1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Le Billan</w:t>
+                <w:t xml:space="preserve">Analysis of the role of autophagy inhibition by two complementary human cytomegalovirus BECN1/Beclin 1-binding proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Mouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kolkhof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Lamribet</w:t>
+                <w:t xml:space="preserve">Eva Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say Viengchareun</w:t>
+                <w:t xml:space="preserve">Dorine Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Brost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.657957⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.327-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1125071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464100v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent degradation of SRC-1 is pivotal for progesterone receptor transcriptional activity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rouseau</w:t>
+                <w:t xml:space="preserve">Finerenone impedes aldosterone-dependent nuclear import of the mineralocorticoid receptor and prevents genomic recruitment of steroid receptor coactivator-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Billan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junaid Ali Khan</w:t>
+                <w:t xml:space="preserve">Peter Kolkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Lamribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chauchereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rakesh K. Tyagi</w:t>
+                <w:t xml:space="preserve">Say Viengchareun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2010-0458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.657957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00554408v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p38 and p42/44 MAPKs Differentially Regulate Progesterone Receptor A and B Isoform Stabilization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Ligand-dependent degradation of SRC-1 is pivotal for progesterone receptor transcriptional activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rouseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junaid Ali Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guiochon-Mantel</w:t>
+                <w:t xml:space="preserve">Anne Chauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lombes</w:t>
+                <w:t xml:space="preserve">Rakesh K. Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Endocrinol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (10), pp.1710-24. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.394-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2011-1042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2010-0458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00611160v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00554408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial glucocorticoid receptor haploinsufficiency by non-sense mediated mRNA decay, adrenal hyperplasia and apparent mineralocorticoid excess.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
+                <w:t xml:space="preserve">p38 and p42/44 MAPKs Differentially Regulate Progesterone Receptor A and B Isoform Stabilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Ali Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+                <w:t xml:space="preserve">Catherine Bellance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Claude Hecart</w:t>
+                <w:t xml:space="preserve">Anne Guiochon-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géri Meduri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Say Viengchareun</w:t>
+                <w:t xml:space="preserve">Marc Lombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13563. </w:t>
+              <w:t xml:space="preserve">Mol Endocrinol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.1710-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2011-1042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00524824v1</w:t>
+                <w:t xml:space="preserve">inserm-00611160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncogenic steroid receptor coactivator-3 is a key regulator of the white adipogenic program.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familial glucocorticoid receptor haploinsufficiency by non-sense mediated mRNA decay, adrenal hyperplasia and apparent mineralocorticoid excess.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Louet</w:t>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Annie-Claude Hecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Tannour-Louet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ray-Chang Wu</w:t>
+                <w:t xml:space="preserve">Géri Meduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Say Viengchareun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0608711103⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188030v1</w:t>
+                <w:t xml:space="preserve">inserm-00524824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recruitment of p160 coactivators on glucocorticoid-regulated promoters in Schwann cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oncogenic steroid receptor coactivator-3 is a key regulator of the white adipogenic program.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grenier</w:t>
+                <w:t xml:space="preserve">Agnès Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Trousson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Larbi Amazit</w:t>
+                <w:t xml:space="preserve">Mounia Tannour-Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lamirand</w:t>
+                <w:t xml:space="preserve">Ray-Chang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18 (12), pp.2866-79. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (47), pp.17868-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2004-0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0608711103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939763v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selective recruitment of p160 coactivators on glucocorticoid-regulated promoters in Schwann cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chauchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (12), pp.2866-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2004-0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sumoylation of the Progesterone Receptor and of the Steroid Receptor Coactivator SRC-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guiochon-Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Milgrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (14), pp.12335-12343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M207148200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3185,288 +3319,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte de la lysine demethylase KDM1A est la cause de l’hyperplasie macronodulaire bilatérale des surrénales GIP-dépendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chasseloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tabarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Regazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Congrès SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE, Oct 2022, Nantes (France), France. pp.320-321, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.07.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches lipidomiques et metabolomiques identifient les MAM (mitochondria-associated membranes) comme cible du mitotane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès de la Société Fransaise d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3476,161 +3610,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotane alters mitochondrial respiratory chain activity by inducing cytochrome c oxidase defect in human adrenocortical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Hescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00817795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3777,51 +3911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laulh&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yacobi Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gershinsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae829" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Syx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladurelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amazit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03678207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Vely" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Berrebeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ottaviani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332oc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332OC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carceller-Zazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sevilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pons-Alonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Chiner-Oms" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201199RR" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hully" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amazit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02298752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Menuet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Billan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong-Yao Xue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pussard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800391RR" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J. Lema" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lamribet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fagart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04838-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2594-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Hescot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Travers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dubow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kolkhof" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.657957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00554408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ali Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Tyagi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2010-0458" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00611160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiochon-Mantel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Hecart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri Meduri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Chang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608711103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lamirand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Quesne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207148200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04942842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regazzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.07.115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hescot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hescot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lombes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdennebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaf640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laulh&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouligand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yacobi Bach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gershinsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fagart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chasseloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Syx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladurelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amazit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03678207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Vely" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Berrebeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ottaviani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332oc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0332OC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carceller-Zazo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sevilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Pons-Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Chiner-Oms" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201199RR" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chasseloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(21)00236-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hully" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amazit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaignard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02298752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Menuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delcour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Patino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0287-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vitellius" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Billan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong-Yao Xue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pussard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800391RR" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J. Lema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Lamribet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fagart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04838-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02459157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2594-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01568757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Hescot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Travers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dubow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18968" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mouna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bonte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Brost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1125071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kolkhof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Viengchareun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.657957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00554408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ali Khan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh K. Tyagi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2010-0458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00611160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiochon-Mantel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Hecart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri Meduri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013563" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Louet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray-Chang Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608711103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lamirand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0241" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Quesne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Milgrom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M207148200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04942842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Regazzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.07.115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hescot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hescot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Slama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lombes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>