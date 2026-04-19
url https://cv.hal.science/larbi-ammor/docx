--- v0 (2026-03-26)
+++ v1 (2026-04-19)
@@ -1275,545 +1275,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of field tilting on the vortices in irradiated Bi-2212</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Vortex dynamics and phase diagram of BSCCO in the presence of columnar defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 341-48, pp.1283-1284</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (18), pp.4217-4231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131695v1</w:t>
+                <w:t xml:space="preserve">hal-02042802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex dynamics and phase diagram of BSCCO in the presence of columnar defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of field tilting on the vortices in irradiated Bi-2212</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyter</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12 (18), pp.4217-4231</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 341-48, pp.1283-1284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042802v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the variable-range vortex hopping in Bi 2 Sr 2 Ca 1 − x Y x Cu 2 O 8 with columnar defects</w:t>
+                <w:t xml:space="preserve">Relevance of the scheme of regularization of the density-of-state fluctuation contribution in an arbitrary magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. de Sousa</w:t>
+                <w:t xml:space="preserve">D. Thopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 61 (14), pp.9800 - 9808. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.9800⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 62 (14), pp.9721-9725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.9721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794640v1</w:t>
+                <w:t xml:space="preserve">hal-01565321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the scheme of regularization of the density-of-state fluctuation contribution in an arbitrary magnetic field</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the variable-range vortex hopping in Bi 2 Sr 2 Ca 1 − x Y x Cu 2 O 8 with columnar defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Soret</w:t>
+                <w:t xml:space="preserve">J. Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62 (14), pp.9721-9725. </w:t>
+              <w:t xml:space="preserve">, 2000, 61 (14), pp.9800 - 9808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.9721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.9800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565321v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality of glass scaling in Bi2Sr2Ca1−xYxCu2O8 single crystals in the presence of correlated disorder</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi d'échelle dans YBa2Cu3O7-x céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,51 +2572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F3228AE"/>
+    <w:nsid w:val="FFBC7C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2803,51 +2803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/larbi-ammor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031911293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ammor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.08.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDTKV10C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thopart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Soret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.9721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D14D37D878BD19BE06847976AD51A6535B9AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Gaffad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amanrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D8E4BC5EFB2C5D06E25A24D917ABB80B37EE6A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psaila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zehaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EED81941EE48FF55557A1EB5AD5F27EC06FEF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/larbi-ammor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031911293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ammor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.08.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDTKV10C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thopart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Soret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.9721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D14D37D878BD19BE06847976AD51A6535B9AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Gaffad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amanrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D8E4BC5EFB2C5D06E25A24D917ABB80B37EE6A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psaila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zehaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EED81941EE48FF55557A1EB5AD5F27EC06FEF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>