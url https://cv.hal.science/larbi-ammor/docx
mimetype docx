--- v1 (2026-04-19)
+++ v2 (2026-05-17)
@@ -1525,295 +1525,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the scheme of regularization of the density-of-state fluctuation contribution in an arbitrary magnetic field</w:t>
+                <w:t xml:space="preserve">Origin of the variable-range vortex hopping in Bi 2 Sr 2 Ca 1 − x Y x Cu 2 O 8 with columnar defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thopart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. C. Soret</w:t>
+                <w:t xml:space="preserve">J. Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62 (14), pp.9721-9725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.9721⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 61 (14), pp.9800 - 9808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.9800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565321v1</w:t>
+                <w:t xml:space="preserve">hal-01794640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the variable-range vortex hopping in Bi 2 Sr 2 Ca 1 − x Y x Cu 2 O 8 with columnar defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of the scheme of regularization of the density-of-state fluctuation contribution in an arbitrary magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. de Sousa</w:t>
+                <w:t xml:space="preserve">J. C. Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 61 (14), pp.9800 - 9808. </w:t>
+              <w:t xml:space="preserve">, 2000, 62 (14), pp.9721-9725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.9800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.9721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794640v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality of glass scaling in Bi2Sr2Ca1−xYxCu2O8 single crystals in the presence of correlated disorder</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi d'échelle dans YBa2Cu3O7-x céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,51 +2572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFBC7C6F"/>
+    <w:nsid w:val="2EB9ECEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2803,51 +2803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/larbi-ammor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031911293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ammor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.08.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDTKV10C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thopart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Soret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.9721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D14D37D878BD19BE06847976AD51A6535B9AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Gaffad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amanrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D8E4BC5EFB2C5D06E25A24D917ABB80B37EE6A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psaila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zehaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EED81941EE48FF55557A1EB5AD5F27EC06FEF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/larbi-ammor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031911293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ammor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.08.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDTKV10C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thopart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Soret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.9721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D14D37D878BD19BE06847976AD51A6535B9AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Gaffad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amanrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D8E4BC5EFB2C5D06E25A24D917ABB80B37EE6A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amzil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Psaila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zehaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16EED81941EE48FF55557A1EB5AD5F27EC06FEF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>