--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> larbi rhazi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic diversity of Cannabis sativa L.: Phenotypic and molecular assessment, drivers of variation, and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Serghini-Caid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.122575. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized formulation of a three-component extract mixture from Moroccan Crocus sativus L. (Stigmas, leaves, and Tepals) for enhanced antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Baraich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Elbouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jeddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (94), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-025-00892-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to prepare a composite of hydroxyapatite with cellulose nanocomposites by novel methods including theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehdeh Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hanbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10665. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89890-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of novel triazole derivatives as potential anti-gout inhibitors: a comprehensive molecular modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zarougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somdutt Mujwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2025.1518777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lhousni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e02949. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mssillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyesse Rahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of carbohydrate digestive enzymes by a complementary essential oil blend: in silico and mixture design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elrherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1522124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hbika Asmae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Edder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Louchachha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Catalytic Reduction of Organic Pollutants Using Nanostructured CuO/TiO2 Catalysts: Synthesis, Characterization, and Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariyem Abouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zaaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Sifou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.297. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12110297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose based polyurethane with amino acid functionality: Design, synthesis, computational study and application in wastewater purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abu Rub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.124328. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Diass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Elfazazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Challioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and biodegradation studies of new cellulose-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1673. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angham Salahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Qrareya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.103533. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Hydroxyapatite Bio-Based Composite in Film Form: Synthesis and Application in Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4265. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-Friendly Adsorbent Composite Based on Hydroxyapatite/Hydroxypropyl Methyl-Cellulose for Removal of Cationic Dyes from an Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2147. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14112147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Acetate-g-Polycaprolactone Copolymerization Using Diisocyanate Intermediates and the Effect of Polymer Chain Length on Surface, Thermal, and Antibacterial Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamade Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouti Belkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the molecular characteristics of Acacia gum and its functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Acacia Gummifera powder as biosorbent for simultaneous decontamination of water polluted with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7459-7481. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microwave treatment of gluten affects its toxicity for celiac patients? A study on the effect of microwaves on the structure, conformation, functionality and immunogenicity of gluten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bentallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nasreddine Zidoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.124986. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.124986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ gluten-chitosan interlocked self-assembled supramolecular architecture on rheological properties and functionality of reduced celiac-toxicity wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Haddarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ gluten-chitosan interlocked self-assembled supramolecular architecture reduces T-Cell-mediated immune response to gluten in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (23), pp.1800646. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free form astaxanthin from yeast Phaffia rhodozyma fermentation reduces plasmatic triglycerides in a pre-obesity diet-induced dyslipidaemia mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of qNMR for speciation of flaxseeds (Linum usitatissimum) and quantification of cyanogenic glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (30), pp.7011-7026. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0637-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Early-Life Fecal Microbiota in Susceptible and Healthy Pigs to Post-Weaning Diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169851. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Ermenegilde Ralaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotonirina Benja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of refining process on sunflower oil minor components: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.D207. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Elmhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gliadin/glutenin and modified potato starch green composites: chemistry, structure, and functionality induced by processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraz Muneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Hedenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Gällstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6332-6343. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular investigations of flaxseed mucilage polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.840-847. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioavailability of Astaxanthin Is Dependent on Both the Source and the Isomeric Variants of the Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/buasvmcn-fst:12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and varietal impact on linseed composition and on oil unidirectional expression process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Savoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha-Amel Lazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Van-Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.D605. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary history of a Mediterranean temporary pool from western Morocco, based on sedimentological and palynological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayt Ougougdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.281 - 292. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Nutritional Composition during Refining Process of High Oleic SunflowerOil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Oleic Congres 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fat Associates, Oct 2020, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD), Jun 2014, Nantes, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le cap, South Africa. pp.S1-S50, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early microbiota composition influences susceptibility to post-weaning enteric disorders in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadonna-Widehem Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rowett-Inra Symposium - 2014 Isapp meeting. Gut Microbiology, from sequence to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du rapport Ténacité/ Extensibilité et du volume du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification des caractéristiques génétiques influençant la composition du grain de blés destinés à la production de bio éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutNsafe : « Vers la sélection de variétés de blés au gluten plus digestible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoignat M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djekkoun Narimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chognika Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourdenche Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MiBioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of bioactive phenolic extract from brewers' spent grain for use in functional foods Investigating bioequivalence in a cellular setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ancuţa Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Corina Fărcaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristian Vodnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, Norfolk, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytosterols and tocopherols variability in Linseed (Linum usitatissimum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Ali Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plant Lipids (ISPL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yokohama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE IMPACT OF A CHRONIC CO-EXPOSURE OF A PESTICIDE AND A PREBIOTIC ON THE INTESTINAL MICROBIOTA USING TWO IN VITRO MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidio Gonzalez Alvarez Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early digestive microbiota characteristics is correlated to susceptibility to post-weaning diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Digestive physiology of pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. , 2015, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation et formation des agrégats protéiques dans le grain de blé tendre (Triticum aestivum L.) en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. École Doctorale Sciences, Technologie, Santé - EDSTS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> larbi rhazi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic diversity of Cannabis sativa L.: Phenotypic and molecular assessment, drivers of variation, and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Serghini-Caid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.122575. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetic potential of phenolic-rich extracts from Cannabis sativa L. seeds: Inhibition of enzymes involved in skin aging, inflammation and hyperpigmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma El Maabiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e03332. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2026.e03332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of novel triazole derivatives as potential anti-gout inhibitors: a comprehensive molecular modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zarougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somdutt Mujwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2025.1518777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized formulation of a three-component extract mixture from Moroccan Crocus sativus L. (Stigmas, leaves, and Tepals) for enhanced antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Baraich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Elbouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jeddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (94), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-025-00892-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to prepare a composite of hydroxyapatite with cellulose nanocomposites by novel methods including theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehdeh Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hanbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10665. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89890-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lhousni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e02949. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mssillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyesse Rahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of carbohydrate digestive enzymes by a complementary essential oil blend: in silico and mixture design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elrherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1522124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hbika Asmae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Edder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Louchachha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Catalytic Reduction of Organic Pollutants Using Nanostructured CuO/TiO2 Catalysts: Synthesis, Characterization, and Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariyem Abouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zaaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Sifou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12110297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Diass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Elfazazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Challioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose based polyurethane with amino acid functionality: Design, synthesis, computational study and application in wastewater purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abu Rub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.124328. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and biodegradation studies of new cellulose-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1673. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angham Salahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Qrareya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Hydroxyapatite Bio-Based Composite in Film Form: Synthesis and Application in Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4265. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.103533. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-Friendly Adsorbent Composite Based on Hydroxyapatite/Hydroxypropyl Methyl-Cellulose for Removal of Cationic Dyes from an Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2147. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14112147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Acetate-g-Polycaprolactone Copolymerization Using Diisocyanate Intermediates and the Effect of Polymer Chain Length on Surface, Thermal, and Antibacterial Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamade Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouti Belkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the molecular characteristics of Acacia gum and its functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Acacia Gummifera powder as biosorbent for simultaneous decontamination of water polluted with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7459-7481. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ gluten-chitosan interlocked self-assembled supramolecular architecture on rheological properties and functionality of reduced celiac-toxicity wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Haddarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microwave treatment of gluten affects its toxicity for celiac patients? A study on the effect of microwaves on the structure, conformation, functionality and immunogenicity of gluten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bentallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nasreddine Zidoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.124986. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.124986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ gluten-chitosan interlocked self-assembled supramolecular architecture reduces T-Cell-mediated immune response to gluten in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (23), pp.1800646. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free form astaxanthin from yeast Phaffia rhodozyma fermentation reduces plasmatic triglycerides in a pre-obesity diet-induced dyslipidaemia mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of qNMR for speciation of flaxseeds (Linum usitatissimum) and quantification of cyanogenic glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (30), pp.7011-7026. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0637-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Early-Life Fecal Microbiota in Susceptible and Healthy Pigs to Post-Weaning Diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169851. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Ermenegilde Ralaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotonirina Benja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of refining process on sunflower oil minor components: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.D207. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gliadin/glutenin and modified potato starch green composites: chemistry, structure, and functionality induced by processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraz Muneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Hedenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Gällstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6332-6343. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Elmhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular investigations of flaxseed mucilage polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.840-847. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioavailability of Astaxanthin Is Dependent on Both the Source and the Isomeric Variants of the Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/buasvmcn-fst:12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and varietal impact on linseed composition and on oil unidirectional expression process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Savoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha-Amel Lazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Van-Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.D605. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary history of a Mediterranean temporary pool from western Morocco, based on sedimentological and palynological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayt Ougougdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.281 - 292. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Nutritional Composition during Refining Process of High Oleic SunflowerOil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Oleic Congres 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fat Associates, Oct 2020, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD), Jun 2014, Nantes, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le cap, South Africa. pp.S1-S50, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early microbiota composition influences susceptibility to post-weaning enteric disorders in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadonna-Widehem Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rowett-Inra Symposium - 2014 Isapp meeting. Gut Microbiology, from sequence to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du rapport Ténacité/ Extensibilité et du volume du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification des caractéristiques génétiques influençant la composition du grain de blés destinés à la production de bio éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutNsafe : « Vers la sélection de variétés de blés au gluten plus digestible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoignat M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djekkoun Narimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chognika Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourdenche Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MiBioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of bioactive phenolic extract from brewers' spent grain for use in functional foods Investigating bioequivalence in a cellular setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ancuţa Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Corina Fărcaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristian Vodnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, Norfolk, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytosterols and tocopherols variability in Linseed (Linum usitatissimum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Ali Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plant Lipids (ISPL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yokohama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE IMPACT OF A CHRONIC CO-EXPOSURE OF A PESTICIDE AND A PREBIOTIC ON THE INTESTINAL MICROBIOTA USING TWO IN VITRO MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidio Gonzalez Alvarez Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early digestive microbiota characteristics is correlated to susceptibility to post-weaning diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Digestive physiology of pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. , 2015, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation et formation des agrégats protéiques dans le grain de blé tendre (Triticum aestivum L.) en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. École Doctorale Sciences, Technologie, Santé - EDSTS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Serghini-Caid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Baraich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elbouzidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeddi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-025-00892-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89890-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Er-Rajy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Fadili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zarougui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somdutt Mujwar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aloui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2025.1518777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Fadil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elrherabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1522124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Abouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zaaboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sifou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12110297" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abu Rub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabaght" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Idrissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28298-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Akartasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmiloud Mejdoubi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj Lahcen Elansari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhir Hammouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112147" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamade Benahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane El Idrissi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouti Belkheir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hassane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041408" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chakroun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mahroug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bentallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddine Zidoune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.124986" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Picascia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gianfrani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Carrillo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.12.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0637-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559501v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Muneer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Koch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedenqvist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael G&#228;llstedt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00892" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.01.093" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344623v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha-Amel Lazouk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van-Hecke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaibi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TXFJMVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608840v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746182v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745993v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309336v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Serghini-Caid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Er-Rajy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Fadili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zarougui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somdutt Mujwar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aloui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2025.1518777" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Baraich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elbouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeddi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-025-00892-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89890-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Fadil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elrherabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1522124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Abouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zaaboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sifou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12110297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abu Rub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabaght" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Idrissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalaf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28298-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Akartasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmiloud Mejdoubi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj Lahcen Elansari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhir Hammouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamade Benahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane El Idrissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouti Belkheir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hassane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041408" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chakroun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Picascia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gianfrani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Carrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.12.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mahroug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bentallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddine Zidoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.124986" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0637-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Muneer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Koch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedenqvist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael G&#228;llstedt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00892" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609614v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.01.093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha-Amel Lazouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van-Hecke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaibi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TXFJMVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608840v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746182v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745993v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309336v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>