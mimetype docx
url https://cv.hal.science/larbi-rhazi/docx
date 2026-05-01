--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> larbi rhazi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic diversity of Cannabis sativa L.: Phenotypic and molecular assessment, drivers of variation, and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Serghini-Caid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.122575. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetic potential of phenolic-rich extracts from Cannabis sativa L. seeds: Inhibition of enzymes involved in skin aging, inflammation and hyperpigmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma El Maabiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e03332. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2026.e03332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of novel triazole derivatives as potential anti-gout inhibitors: a comprehensive molecular modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zarougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somdutt Mujwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2025.1518777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized formulation of a three-component extract mixture from Moroccan Crocus sativus L. (Stigmas, leaves, and Tepals) for enhanced antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Baraich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Elbouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jeddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (94), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-025-00892-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to prepare a composite of hydroxyapatite with cellulose nanocomposites by novel methods including theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehdeh Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hanbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10665. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89890-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lhousni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e02949. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mssillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyesse Rahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of carbohydrate digestive enzymes by a complementary essential oil blend: in silico and mixture design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elrherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1522124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hbika Asmae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Edder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Louchachha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Catalytic Reduction of Organic Pollutants Using Nanostructured CuO/TiO2 Catalysts: Synthesis, Characterization, and Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariyem Abouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zaaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Sifou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12110297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Diass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Elfazazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Challioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose based polyurethane with amino acid functionality: Design, synthesis, computational study and application in wastewater purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abu Rub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.124328. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and biodegradation studies of new cellulose-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1673. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angham Salahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Qrareya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Hydroxyapatite Bio-Based Composite in Film Form: Synthesis and Application in Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4265. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.103533. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-Friendly Adsorbent Composite Based on Hydroxyapatite/Hydroxypropyl Methyl-Cellulose for Removal of Cationic Dyes from an Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2147. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14112147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Acetate-g-Polycaprolactone Copolymerization Using Diisocyanate Intermediates and the Effect of Polymer Chain Length on Surface, Thermal, and Antibacterial Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamade Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouti Belkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the molecular characteristics of Acacia gum and its functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Acacia Gummifera powder as biosorbent for simultaneous decontamination of water polluted with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7459-7481. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ gluten-chitosan interlocked self-assembled supramolecular architecture on rheological properties and functionality of reduced celiac-toxicity wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Haddarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microwave treatment of gluten affects its toxicity for celiac patients? A study on the effect of microwaves on the structure, conformation, functionality and immunogenicity of gluten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bentallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nasreddine Zidoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.124986. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.124986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ gluten-chitosan interlocked self-assembled supramolecular architecture reduces T-Cell-mediated immune response to gluten in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (23), pp.1800646. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free form astaxanthin from yeast Phaffia rhodozyma fermentation reduces plasmatic triglycerides in a pre-obesity diet-induced dyslipidaemia mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of qNMR for speciation of flaxseeds (Linum usitatissimum) and quantification of cyanogenic glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (30), pp.7011-7026. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0637-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Early-Life Fecal Microbiota in Susceptible and Healthy Pigs to Post-Weaning Diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169851. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Ermenegilde Ralaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotonirina Benja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of refining process on sunflower oil minor components: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.D207. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gliadin/glutenin and modified potato starch green composites: chemistry, structure, and functionality induced by processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraz Muneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Hedenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Gällstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6332-6343. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Elmhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular investigations of flaxseed mucilage polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.840-847. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioavailability of Astaxanthin Is Dependent on Both the Source and the Isomeric Variants of the Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/buasvmcn-fst:12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and varietal impact on linseed composition and on oil unidirectional expression process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Savoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha-Amel Lazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Van-Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.D605. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary history of a Mediterranean temporary pool from western Morocco, based on sedimentological and palynological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayt Ougougdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.281 - 292. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Nutritional Composition during Refining Process of High Oleic SunflowerOil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Oleic Congres 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fat Associates, Oct 2020, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD), Jun 2014, Nantes, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le cap, South Africa. pp.S1-S50, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early microbiota composition influences susceptibility to post-weaning enteric disorders in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadonna-Widehem Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rowett-Inra Symposium - 2014 Isapp meeting. Gut Microbiology, from sequence to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du rapport Ténacité/ Extensibilité et du volume du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification des caractéristiques génétiques influençant la composition du grain de blés destinés à la production de bio éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutNsafe : « Vers la sélection de variétés de blés au gluten plus digestible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoignat M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djekkoun Narimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chognika Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourdenche Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MiBioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of bioactive phenolic extract from brewers' spent grain for use in functional foods Investigating bioequivalence in a cellular setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ancuţa Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Corina Fărcaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristian Vodnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, Norfolk, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytosterols and tocopherols variability in Linseed (Linum usitatissimum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Ali Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plant Lipids (ISPL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yokohama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE IMPACT OF A CHRONIC CO-EXPOSURE OF A PESTICIDE AND A PREBIOTIC ON THE INTESTINAL MICROBIOTA USING TWO IN VITRO MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidio Gonzalez Alvarez Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early digestive microbiota characteristics is correlated to susceptibility to post-weaning diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Digestive physiology of pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. , 2015, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation et formation des agrégats protéiques dans le grain de blé tendre (Triticum aestivum L.) en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. École Doctorale Sciences, Technologie, Santé - EDSTS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> larbi rhazi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic diversity of Cannabis sativa L.: Phenotypic and molecular assessment, drivers of variation, and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Serghini-Caid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.122575. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetic potential of phenolic-rich extracts from Cannabis sativa L. seeds: Inhibition of enzymes involved in skin aging, inflammation and hyperpigmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma El Maabiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e03332. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2026.e03332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of novel triazole derivatives as potential anti-gout inhibitors: a comprehensive molecular modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zarougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somdutt Mujwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2025.1518777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized formulation of a three-component extract mixture from Moroccan Crocus sativus L. (Stigmas, leaves, and Tepals) for enhanced antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Baraich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Elbouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jeddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (94), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-025-00892-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to prepare a composite of hydroxyapatite with cellulose nanocomposites by novel methods including theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehdeh Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hanbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10665. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89890-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lhousni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e02949. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mssillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyesse Rahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of carbohydrate digestive enzymes by a complementary essential oil blend: in silico and mixture design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elrherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1522124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hbika Asmae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Edder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Louchachha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Catalytic Reduction of Organic Pollutants Using Nanostructured CuO/TiO2 Catalysts: Synthesis, Characterization, and Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariyem Abouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zaaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Sifou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12110297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose based polyurethane with amino acid functionality: Design, synthesis, computational study and application in wastewater purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abu Rub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.124328. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Diass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Elfazazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Challioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and biodegradation studies of new cellulose-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1673. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angham Salahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Qrareya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Hydroxyapatite Bio-Based Composite in Film Form: Synthesis and Application in Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4265. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.103533. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-Friendly Adsorbent Composite Based on Hydroxyapatite/Hydroxypropyl Methyl-Cellulose for Removal of Cationic Dyes from an Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2147. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14112147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Acetate-g-Polycaprolactone Copolymerization Using Diisocyanate Intermediates and the Effect of Polymer Chain Length on Surface, Thermal, and Antibacterial Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamade Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouti Belkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the molecular characteristics of Acacia gum and its functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Acacia Gummifera powder as biosorbent for simultaneous decontamination of water polluted with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7459-7481. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ gluten-chitosan interlocked self-assembled supramolecular architecture on rheological properties and functionality of reduced celiac-toxicity wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Haddarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microwave treatment of gluten affects its toxicity for celiac patients? A study on the effect of microwaves on the structure, conformation, functionality and immunogenicity of gluten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bentallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nasreddine Zidoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.124986. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.124986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ gluten-chitosan interlocked self-assembled supramolecular architecture reduces T-Cell-mediated immune response to gluten in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (23), pp.1800646. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free form astaxanthin from yeast Phaffia rhodozyma fermentation reduces plasmatic triglycerides in a pre-obesity diet-induced dyslipidaemia mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of qNMR for speciation of flaxseeds (Linum usitatissimum) and quantification of cyanogenic glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (30), pp.7011-7026. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0637-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Early-Life Fecal Microbiota in Susceptible and Healthy Pigs to Post-Weaning Diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169851. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Ermenegilde Ralaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotonirina Benja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of refining process on sunflower oil minor components: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.D207. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gliadin/glutenin and modified potato starch green composites: chemistry, structure, and functionality induced by processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraz Muneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Hedenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Gällstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6332-6343. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Elmhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular investigations of flaxseed mucilage polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.840-847. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioavailability of Astaxanthin Is Dependent on Both the Source and the Isomeric Variants of the Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/buasvmcn-fst:12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and varietal impact on linseed composition and on oil unidirectional expression process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Savoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha-Amel Lazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Van-Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.D605. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary history of a Mediterranean temporary pool from western Morocco, based on sedimentological and palynological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayt Ougougdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.281 - 292. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Nutritional Composition during Refining Process of High Oleic SunflowerOil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Oleic Congres 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fat Associates, Oct 2020, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD), Jun 2014, Nantes, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le cap, South Africa. pp.S1-S50, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early microbiota composition influences susceptibility to post-weaning enteric disorders in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadonna-Widehem Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rowett-Inra Symposium - 2014 Isapp meeting. Gut Microbiology, from sequence to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du rapport Ténacité/ Extensibilité et du volume du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification des caractéristiques génétiques influençant la composition du grain de blés destinés à la production de bio éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutNsafe : « Vers la sélection de variétés de blés au gluten plus digestible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoignat M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djekkoun Narimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chognika Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourdenche Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MiBioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of bioactive phenolic extract from brewers' spent grain for use in functional foods Investigating bioequivalence in a cellular setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ancuţa Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Corina Fărcaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristian Vodnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, Norfolk, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytosterols and tocopherols variability in Linseed (Linum usitatissimum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Ali Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plant Lipids (ISPL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yokohama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE IMPACT OF A CHRONIC CO-EXPOSURE OF A PESTICIDE AND A PREBIOTIC ON THE INTESTINAL MICROBIOTA USING TWO IN VITRO MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidio Gonzalez Alvarez Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early digestive microbiota characteristics is correlated to susceptibility to post-weaning diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Digestive physiology of pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. , 2015, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation et formation des agrégats protéiques dans le grain de blé tendre (Triticum aestivum L.) en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. École Doctorale Sciences, Technologie, Santé - EDSTS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Serghini-Caid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Er-Rajy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Fadili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zarougui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somdutt Mujwar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aloui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2025.1518777" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Baraich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elbouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeddi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-025-00892-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89890-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Fadil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elrherabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1522124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Abouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zaaboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sifou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12110297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abu Rub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabaght" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Idrissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalaf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28298-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Akartasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmiloud Mejdoubi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj Lahcen Elansari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhir Hammouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamade Benahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane El Idrissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouti Belkheir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hassane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041408" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chakroun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Picascia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gianfrani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Carrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.12.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mahroug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bentallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddine Zidoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.124986" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0637-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Muneer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Koch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedenqvist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael G&#228;llstedt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00892" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609614v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.01.093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha-Amel Lazouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van-Hecke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaibi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TXFJMVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608840v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746182v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745993v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309336v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Serghini-Caid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Er-Rajy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Fadili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zarougui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somdutt Mujwar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aloui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2025.1518777" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Baraich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elbouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeddi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-025-00892-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89890-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Fadil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elrherabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1522124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Abouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zaaboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sifou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12110297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abu Rub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabaght" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Idrissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalaf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28298-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Akartasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmiloud Mejdoubi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj Lahcen Elansari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhir Hammouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamade Benahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane El Idrissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouti Belkheir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hassane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041408" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chakroun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Picascia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gianfrani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Carrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.12.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mahroug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bentallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddine Zidoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.124986" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0637-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Muneer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Koch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedenqvist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael G&#228;llstedt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00892" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609614v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.01.093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha-Amel Lazouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van-Hecke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaibi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TXFJMVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608840v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746182v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745993v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309336v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>