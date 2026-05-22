--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> larbi rhazi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic diversity of Cannabis sativa L.: Phenotypic and molecular assessment, drivers of variation, and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Serghini-Caid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.122575. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetic potential of phenolic-rich extracts from Cannabis sativa L. seeds: Inhibition of enzymes involved in skin aging, inflammation and hyperpigmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma El Maabiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e03332. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2026.e03332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of novel triazole derivatives as potential anti-gout inhibitors: a comprehensive molecular modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zarougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somdutt Mujwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2025.1518777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized formulation of a three-component extract mixture from Moroccan Crocus sativus L. (Stigmas, leaves, and Tepals) for enhanced antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Baraich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Elbouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jeddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (94), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-025-00892-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to prepare a composite of hydroxyapatite with cellulose nanocomposites by novel methods including theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehdeh Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hanbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10665. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89890-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lhousni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e02949. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mssillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyesse Rahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of carbohydrate digestive enzymes by a complementary essential oil blend: in silico and mixture design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elrherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1522124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hbika Asmae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Edder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Louchachha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Catalytic Reduction of Organic Pollutants Using Nanostructured CuO/TiO2 Catalysts: Synthesis, Characterization, and Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariyem Abouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zaaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Sifou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12110297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose based polyurethane with amino acid functionality: Design, synthesis, computational study and application in wastewater purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abu Rub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.124328. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Diass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Elfazazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Challioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and biodegradation studies of new cellulose-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1673. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angham Salahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Qrareya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Hydroxyapatite Bio-Based Composite in Film Form: Synthesis and Application in Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4265. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.103533. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-Friendly Adsorbent Composite Based on Hydroxyapatite/Hydroxypropyl Methyl-Cellulose for Removal of Cationic Dyes from an Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2147. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14112147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Acetate-g-Polycaprolactone Copolymerization Using Diisocyanate Intermediates and the Effect of Polymer Chain Length on Surface, Thermal, and Antibacterial Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamade Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouti Belkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the molecular characteristics of Acacia gum and its functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Acacia Gummifera powder as biosorbent for simultaneous decontamination of water polluted with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7459-7481. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ gluten-chitosan interlocked self-assembled supramolecular architecture on rheological properties and functionality of reduced celiac-toxicity wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Haddarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microwave treatment of gluten affects its toxicity for celiac patients? A study on the effect of microwaves on the structure, conformation, functionality and immunogenicity of gluten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bentallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nasreddine Zidoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.124986. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.124986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ gluten-chitosan interlocked self-assembled supramolecular architecture reduces T-Cell-mediated immune response to gluten in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (23), pp.1800646. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free form astaxanthin from yeast Phaffia rhodozyma fermentation reduces plasmatic triglycerides in a pre-obesity diet-induced dyslipidaemia mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of qNMR for speciation of flaxseeds (Linum usitatissimum) and quantification of cyanogenic glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (30), pp.7011-7026. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0637-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Early-Life Fecal Microbiota in Susceptible and Healthy Pigs to Post-Weaning Diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169851. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Ermenegilde Ralaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotonirina Benja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of refining process on sunflower oil minor components: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.D207. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gliadin/glutenin and modified potato starch green composites: chemistry, structure, and functionality induced by processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraz Muneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Hedenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Gällstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6332-6343. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Elmhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular investigations of flaxseed mucilage polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.840-847. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioavailability of Astaxanthin Is Dependent on Both the Source and the Isomeric Variants of the Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/buasvmcn-fst:12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and varietal impact on linseed composition and on oil unidirectional expression process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Savoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha-Amel Lazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Van-Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.D605. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary history of a Mediterranean temporary pool from western Morocco, based on sedimentological and palynological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayt Ougougdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.281 - 292. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Nutritional Composition during Refining Process of High Oleic SunflowerOil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Oleic Congres 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fat Associates, Oct 2020, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD), Jun 2014, Nantes, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le cap, South Africa. pp.S1-S50, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early microbiota composition influences susceptibility to post-weaning enteric disorders in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadonna-Widehem Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rowett-Inra Symposium - 2014 Isapp meeting. Gut Microbiology, from sequence to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du rapport Ténacité/ Extensibilité et du volume du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification des caractéristiques génétiques influençant la composition du grain de blés destinés à la production de bio éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutNsafe : « Vers la sélection de variétés de blés au gluten plus digestible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoignat M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djekkoun Narimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chognika Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourdenche Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MiBioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of bioactive phenolic extract from brewers' spent grain for use in functional foods Investigating bioequivalence in a cellular setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ancuţa Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Corina Fărcaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristian Vodnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, Norfolk, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytosterols and tocopherols variability in Linseed (Linum usitatissimum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Ali Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plant Lipids (ISPL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yokohama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE IMPACT OF A CHRONIC CO-EXPOSURE OF A PESTICIDE AND A PREBIOTIC ON THE INTESTINAL MICROBIOTA USING TWO IN VITRO MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidio Gonzalez Alvarez Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early digestive microbiota characteristics is correlated to susceptibility to post-weaning diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Digestive physiology of pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. , 2015, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation et formation des agrégats protéiques dans le grain de blé tendre (Triticum aestivum L.) en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. École Doctorale Sciences, Technologie, Santé - EDSTS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> larbi rhazi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the genetic diversity of Cannabis sativa L.: Phenotypic and molecular assessment, drivers of variation, and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Serghini-Caid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.122575. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetic potential of phenolic-rich extracts from Cannabis sativa L. seeds: Inhibition of enzymes involved in skin aging, inflammation and hyperpigmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma El Maabiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e03332. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2026.e03332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of carbohydrate digestive enzymes by a complementary essential oil blend: in silico and mixture design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elrherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1522124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of novel triazole derivatives as potential anti-gout inhibitors: a comprehensive molecular modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Er-Rajy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zarougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somdutt Mujwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2025.1518777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized formulation of a three-component extract mixture from Moroccan Crocus sativus L. (Stigmas, leaves, and Tepals) for enhanced antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Baraich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Elbouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jeddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (94), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-025-00892-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to prepare a composite of hydroxyapatite with cellulose nanocomposites by novel methods including theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aaddouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehdeh Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hanbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10665. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89890-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Lhousni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific African</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e02949. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mssillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyesse Rahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.32. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hbika Asmae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Edder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Louchachha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Catalytic Reduction of Organic Pollutants Using Nanostructured CuO/TiO2 Catalysts: Synthesis, Characterization, and Reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariyem Abouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zaaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Sifou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Dahhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12110297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angham Salahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Qrareya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conformation of glutenin polymers in wheat grain: some genetic and environmental factors associated with this important characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina D’orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (8), pp.2653-2666. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose based polyurethane with amino acid functionality: Design, synthesis, computational study and application in wastewater purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abu Rub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalhadi Deghles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.124328. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Diass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Elfazazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Challioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and biodegradation studies of new cellulose-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabaght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1673. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28298-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Acetate-g-Polycaprolactone Copolymerization Using Diisocyanate Intermediates and the Effect of Polymer Chain Length on Surface, Thermal, and Antibacterial Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamade Benahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane El Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouti Belkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Hydroxyapatite Bio-Based Composite in Film Form: Synthesis and Application in Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.4265. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.103533. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2022.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-Friendly Adsorbent Composite Based on Hydroxyapatite/Hydroxypropyl Methyl-Cellulose for Removal of Cationic Dyes from an Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Akartasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmiloud Mejdoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheir Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhaj Lahcen Elansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.2147. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14112147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread wheat quality under limiting environmental conditions: II – Rheological properties of Lebanese wheat genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Variation in Starch Content, Starch Granule Distribution and Starch Polymer Molecular Characteristics of French Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Méléard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread Wheat Quality under Limiting Environmental Conditions: I-Molecular Properties of Storage Proteins and Starch Constituents in Mature Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.289. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Acacia Gummifera powder as biosorbent for simultaneous decontamination of water polluted with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7459-7481. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Jablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors associated to glutenin polymer characteristics of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Distribution of Polymeric Proteins in Wheat Grains: The Rheologically Active Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1675. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the molecular characteristics of Acacia gum and its functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microwave treatment of gluten affects its toxicity for celiac patients? A study on the effect of microwaves on the structure, conformation, functionality and immunogenicity of gluten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bentallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nasreddine Zidoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.124986. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.124986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in situ gluten-chitosan interlocked self-assembled supramolecular architecture on rheological properties and functionality of reduced celiac-toxicity wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zeaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Haddarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ gluten-chitosan interlocked self-assembled supramolecular architecture reduces T-Cell-mediated immune response to gluten in celiac disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Picascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gianfrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (23), pp.1800646. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free form astaxanthin from yeast Phaffia rhodozyma fermentation reduces plasmatic triglycerides in a pre-obesity diet-induced dyslipidaemia mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ozone treatment on the molecular properties of wheat grain proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyès Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of qNMR for speciation of flaxseeds (Linum usitatissimum) and quantification of cyanogenic glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (30), pp.7011-7026. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0637-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Ermenegilde Ralaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotonirina Benja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Early-Life Fecal Microbiota in Susceptible and Healthy Pigs to Post-Weaning Diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169851. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch characterization after ozone treatment of wheat grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of refining process on sunflower oil minor components: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.D207. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gliadin/glutenin and modified potato starch green composites: chemistry, structure, and functionality induced by processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraz Muneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Hedenqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Gällstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6332-6343. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Elmhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioavailability of Astaxanthin Is Dependent on Both the Source and the Isomeric Variants of the Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/buasvmcn-fst:12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular investigations of flaxseed mucilage polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.840-847. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and varietal impact on linseed composition and on oil unidirectional expression process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Savoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha-Amel Lazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Van-Hecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.D605. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of storage proteins for selected durum wheat varieties grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary history of a Mediterranean temporary pool from western Morocco, based on sedimentological and palynological evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayt Ougougdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.281 - 292. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microchip-based separation and quantitation of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fathollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.272 - 277. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the glutathione thiol–disulfide status during wheat grain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41 (10), pp.895-902. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0981-9428(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of wheat non starch polysaccharides for the optimization of their functional and nutritional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone and Advanced Oxidation Leading-edge science and technologies 26 th World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ozone Association, Jul 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lignin extracted from Miscanthus giganteus by ozonation in a pilot-scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahrokh Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martínez-Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jul 2023, MILAN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Nutritional Composition during Refining Process of High Oleic SunflowerOil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Oleic Congres 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fat Associates, Oct 2020, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF OZONE ON THE RHEOLOGICAL PROPERTIES OF FLOURS AND DOUGH OF FRENCH SOFT WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physico-chemical and molecular grain quality parameters for Tunisian durum wheat varieties (triticum durum L.) in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Nouaigui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC-International Association for Cereal Science and Technology, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED APPROACH TO UNDERSTAND THE FUNCTIONNING OF WHEAT QUALITY COMPONENTS AND THEIR INTERACTION WITH ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Daaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Latin America Cereals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGW, Mar 2018, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological characterization of Lebanese bread wheat new cultivars under a significant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kabalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Oct 2017, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD), Jun 2014, Nantes, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le cap, South Africa. pp.S1-S50, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the molecular properties of wheat grain storage proteins by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOA, Jun 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early microbiota composition influences susceptibility to post-weaning enteric disorders in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadonna-Widehem Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rowett-Inra Symposium - 2014 Isapp meeting. Gut Microbiology, from sequence to function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal microbiota diversity and structure modulate further resistance to post-weaning diarrhea in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la société francophone pour la recherche et l'éducation sur les origines développementales, environnementales et épigénétiques de la santé et des maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting rheological behavior of wheat dough based on machine learning and front-face fluorescence spectroscopy on wheat flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AACC, Sep 2013, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du rapport Ténacité/ Extensibilité et du volume du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of HMW-& LMW-glutenins and grain hardness on size of gluten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique S. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Gluten workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification des caractéristiques génétiques influençant la composition du grain de blés destinés à la production de bio éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Branlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude clinique de l’évaluation de l’index glycémique de pains issus de traitements à l’ozone chez le volontaire sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soriot-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the non-starch polysaccharides of wheat for the optimization of their functional and nutritional characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlutNsafe : « Vers la sélection de variétés de blés au gluten plus digestible ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lavoignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibille Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoignat M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Graine 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djekkoun Narimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chognika Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourdenche Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel MiBioGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytosterols and tocopherols variability in Linseed (Linum usitatissimum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Ali Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Donot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plant Lipids (ISPL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yokohama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of bioactive phenolic extract from brewers' spent grain for use in functional foods Investigating bioequivalence in a cellular setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ancuţa Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Corina Fărcaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristian Vodnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, Norfolk, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE IMPACT OF A CHRONIC CO-EXPOSURE OF A PESTICIDE AND A PREBIOTIC ON THE INTESTINAL MICROBIOTA USING TWO IN VITRO MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidio Gonzalez Alvarez Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early digestive microbiota characteristics is correlated to susceptibility to post-weaning diarrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Digestive physiology of pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland. , 2015, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the amount of protein-glutathione mixed disulfides in polymeric protein and their molecular weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microfluidic system for separation and quantification of high-molecular-weight glutenin subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC World Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Proteins Accumulation and Aggregation in Developing Wheat Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussenac Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wheat global production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-337-7. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.75182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation et formation des agrégats protéiques dans le grain de blé tendre (Triticum aestivum L.) en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. École Doctorale Sciences, Technologie, Santé - EDSTS, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04309336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Serghini-Caid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Er-Rajy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Fadili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zarougui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somdutt Mujwar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aloui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2025.1518777" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Baraich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elbouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeddi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-025-00892-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89890-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Fadil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elrherabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1522124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Abouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zaaboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sifou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12110297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abu Rub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabaght" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Idrissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalaf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28298-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Akartasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmiloud Mejdoubi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj Lahcen Elansari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhir Hammouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamade Benahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane El Idrissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouti Belkheir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hassane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041408" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chakroun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Picascia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gianfrani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Carrillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.12.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mahroug" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bentallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddine Zidoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.124986" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0637-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Muneer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Koch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedenqvist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael G&#228;llstedt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00892" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609614v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.01.093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha-Amel Lazouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van-Hecke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaibi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TXFJMVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608840v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746182v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745993v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309336v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Serghini-Caid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Fadil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elrherabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Er-Rajy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1522124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Fadili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zarougui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somdutt Mujwar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aloui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2025.1518777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Baraich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elbouzidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeddi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-025-00892-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aaddouz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Hammouti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89890-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyem Abouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zaaboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sifou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12110297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944780v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abu Rub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabaght" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Idrissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jodeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalaf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28298-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamade Benahmed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane El Idrissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouti Belkheir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hassane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041408" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Akartasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmiloud Mejdoubi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhaj Lahcen Elansari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhir Hammouti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204265" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14112147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2021.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Branlard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020205" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040289" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chakroun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050683" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111675" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mahroug" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bentallah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nasreddine Zidoune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.124986" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Picascia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gianfrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Carrillo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.12.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goz&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Lakhal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.04.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0637-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169851" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.06.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309837v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Muneer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Koch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Hedenqvist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael G&#228;llstedt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00892" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609614v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.01.093" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha-Amel Lazouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Van-Hecke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Daaloul Bouacha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rezgui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Nouaigui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.09.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaibi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TXFJMVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Bodard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fathollahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301832v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(03)00134-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7KZRH7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338461v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sztupecki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600071v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrokh Ebrahimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez-Abad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Rubio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296458v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Rezgui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kabalan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608840v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadonna-Widehem Pascale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739662v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608314v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746182v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meleard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745993v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sztupecki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deneux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soriot-Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depeint" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoignat M" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benigna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zarai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600925v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Abda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295711v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussenac Thierry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rhazi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75182" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309336v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>