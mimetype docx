--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1341,51 +1341,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254669v1</w:t>
+                <w:t xml:space="preserve">hal-01254858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide resistance of Triatoma infestans (Hemiptera, Reduviidae) vector of Chagas disease in Bolivia</w:t>
               </w:r>
@@ -1458,51 +1458,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254858v1</w:t>
+                <w:t xml:space="preserve">hal-01254669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anopheles of Bolivia : new records with an updated and annotated checklist</w:t>
               </w:r>
@@ -2197,256 +2197,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortless Counting of Sorted Culicoides (Diptera: Cerapotogonidae) from Light-Traps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VECTOBOL : An Initiative Investigating Vector Biodiversity in Bolivia that could inspire European laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Garros</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Valéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Granouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lineth Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P39</w:t>
+              <w:t xml:space="preserve">23rd European Society of Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S6-P03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007388v1</w:t>
+                <w:t xml:space="preserve">hal-04746476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VECTOBOL : An Initiative Investigating Vector Biodiversity in Bolivia that could inspire European laboratories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effortless Counting of Sorted Culicoides (Diptera: Cerapotogonidae) from Light-Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenka Tejerina-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lineth Garcia</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Society of Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S6-P03</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746476v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de la fauna de culícidos vectores de enfermedades en el eje metropolitano de Cochabamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libia Torrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3329,350 +3329,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les moustiques vecteurs et nuisants aux Tuamotu: Contrôle des terriers du crabe terrestre Cardisoma carnifex. 1. Etude avant traitement et traitement</w:t>
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Exemple du village de Tiputa (atoll de rangiroa). Manuel à l'usage des agents communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Document Doc / LIN / IRD / 32 / 99, Laboratoire des Insectes Nuisibles - IRD. 1999, pp.1-22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document Doc / LIN / IRD / 07-99, Laboratoire des Insectes Nuisibles - IRD, Montpellier, France. 1999, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763105v1</w:t>
+                <w:t xml:space="preserve">hal-04762773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Exemple du village de Tiputa (atoll de rangiroa). Manuel à l'usage des agents communautaires</w:t>
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement, observations 6 mois après traitement. Bilan de la lutte dans le village de Tiputa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Document Doc / LIN / IRD / 07-99, Laboratoire des Insectes Nuisibles - IRD, Montpellier, France. 1999, pp.1-28</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cheffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOC / LIN / IRD / 30 / 99, Laboratoire des Insectes Nuisibles - IRD. 1999, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762773v1</w:t>
+                <w:t xml:space="preserve">hal-04762574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement, observations 6 mois après traitement. Bilan de la lutte dans le village de Tiputa</w:t>
+                <w:t xml:space="preserve">Lutte contre les moustiques vecteurs et nuisants aux Tuamotu: Contrôle des terriers du crabe terrestre Cardisoma carnifex. 1. Etude avant traitement et traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Séchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document Doc / LIN / IRD / 32 / 99, Laboratoire des Insectes Nuisibles - IRD. 1999, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ung</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04762574v1</w:t>
+                <w:t xml:space="preserve">hal-04763105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la troisième phase: Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3707,51 +3707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement; Observations un mois et demi après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3780,185 +3780,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la deuxième phase: Récolte et quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées de Tuamotu&amp;quot;. Rapport concernant la première phase: Analyse des données préalable au contrôle des moustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-28</w:t>
+              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754106v1</w:t>
+                <w:t xml:space="preserve">hal-04754042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées de Tuamotu&amp;quot;. Rapport concernant la première phase: Analyse des données préalable au contrôle des moustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la deuxième phase: Récolte et quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-13</w:t>
+              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754042v1</w:t>
+                <w:t xml:space="preserve">hal-04754106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition pour la mise en place d'un dispositif de surveillance entomologique de la transmission du virus de la dengue en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -4307,961 +4307,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres démographiques d'une population par le modèle de Jolly-Seber. Programme BASIC d'application</w:t>
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. II. Evaluation trois mois après traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n°3/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 14/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709112v1</w:t>
+                <w:t xml:space="preserve">hal-04709124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. II. Evaluation trois mois après traitement</w:t>
+                <w:t xml:space="preserve">Etude biométrique des capsules céphaliques des larves d'Aedes aegypti et d'Aedes polynesiensis. Recherche d'un critère de différenciation sexuelle précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Tetuanui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 34/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Frogier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04709124v1</w:t>
+                <w:t xml:space="preserve">hal-04709091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude biométrique des capsules céphaliques des larves d'Aedes aegypti et d'Aedes polynesiensis. Recherche d'un critère de différenciation sexuelle précoce</w:t>
+                <w:t xml:space="preserve">Contrôle d'Aedes aegypti et d'Aedes polynesiensis, vecteurs de dengue et de filariose, avec le copépode prédateur Mesocyclops aspericornis. Essais de terrain dans des petites îles du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Tetuanui</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04709091v1</w:t>
+                <w:t xml:space="preserve">hal-04709108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'Aedes aegypti et d'Aedes polynesiensis, vecteurs de dengue et de filariose, avec le copépode prédateur Mesocyclops aspericornis. Essais de terrain dans des petites îles du Pacifique</w:t>
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. III. Evaluation six mois après traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-71</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poata Tuhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 15/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709108v1</w:t>
+                <w:t xml:space="preserve">hal-04709132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. III. Evaluation six mois après traitement</w:t>
+                <w:t xml:space="preserve">Comparaison de plusieurs droites de regression. Programme BASIC d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°38/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poata Tuhiti</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04709132v1</w:t>
+                <w:t xml:space="preserve">hal-04709098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de plusieurs droites de regression. Programme BASIC d'application</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres démographiques d'une population par le modèle de Jolly-Seber. Programme BASIC d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport ITRMLM n°38/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-22</w:t>
+              <w:t xml:space="preserve">Rapport ITRMLM n°3/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709098v1</w:t>
+                <w:t xml:space="preserve">hal-04709112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. I. Etude avant traitement - traitement</w:t>
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Huahine. I. Prospection et recherche de sites d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapport IRTMLM n°13/87/ITRM/Doc-Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-69</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Teriitepo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°10/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701296v1</w:t>
+                <w:t xml:space="preserve">hal-04701287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Huahine. I. Prospection et recherche de sites d'étude</w:t>
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Tikehau. I. Prospection et recherche de sites d'étude. Proposition de lutte intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Colombani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°12/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Teriitepo</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04701287v1</w:t>
+                <w:t xml:space="preserve">hal-04701301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Tikehau. I. Prospection et recherche de sites d'étude. Proposition de lutte intégrée</w:t>
+                <w:t xml:space="preserve">Un programme BASIC d'estimation de paramètres de deux populations animales sujettes à migrations entre deux zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°14/87/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Kay</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04701301v1</w:t>
+                <w:t xml:space="preserve">hal-04701272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme BASIC d'estimation de paramètres de deux populations animales sujettes à migrations entre deux zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle biologique d'Aedes aegypti et Aedes polynesiensis avec le copépode prédateur Mesocyclops aspericornis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n°14/87/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T16/181/V2/98 n° 850 343, IRD - Institut de recherche pour le developpement; Institut Louis Malardé, Tahiti. 1987, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701272v1</w:t>
+                <w:t xml:space="preserve">hal-04700184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle biologique d'Aedes aegypti et Aedes polynesiensis avec le copépode prédateur Mesocyclops aspericornis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. I. Etude avant traitement - traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T16/181/V2/98 n° 850 343, IRD - Institut de recherche pour le developpement; Institut Louis Malardé, Tahiti. 1987, pp.1-40</w:t>
+              <w:t xml:space="preserve">Rapport IRTMLM n°13/87/ITRM/Doc-Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700184v1</w:t>
+                <w:t xml:space="preserve">hal-04701296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du terminal méthanier de Montoir sur l'ichtyofaune estuarienne</w:t>
               </w:r>
@@ -6128,51 +6128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="374345DE"/>
+    <w:nsid w:val="1FC52598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lardeux-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7230-7616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ravelo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103914" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Zambrana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.05.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02573.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01257049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loayza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouchit&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val&#233;ro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03368613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Buhezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Aguilar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cadima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Villaroel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves S&#233;chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faaruia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loncke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cheffort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Colombani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frogier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709091v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tetuanui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poata Tuhiti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Teriitepo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dejoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Gibon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouattara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Troubat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lardeux-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7230-7616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ravelo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103914" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Zambrana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.05.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02573.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01257049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loayza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouchit&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val&#233;ro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03368613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Buhezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Aguilar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cadima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Villaroel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves S&#233;chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faaruia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loncke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cheffort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Colombani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frogier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tetuanui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poata Tuhiti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Teriitepo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dejoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Gibon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouattara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Troubat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>