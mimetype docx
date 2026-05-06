--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -3622,185 +3622,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la troisième phase: Traitement</w:t>
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement; Observations un mois et demi après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1998, pp.1-11</w:t>
+              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1998, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754214v1</w:t>
+                <w:t xml:space="preserve">hal-04754185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement; Observations un mois et demi après</w:t>
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la troisième phase: Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1998, pp.1-22</w:t>
+              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1998, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754185v1</w:t>
+                <w:t xml:space="preserve">hal-04754214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées de Tuamotu&amp;quot;. Rapport concernant la première phase: Analyse des données préalable au contrôle des moustiques</w:t>
               </w:r>
@@ -4307,211 +4307,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. II. Evaluation trois mois après traitement</w:t>
+                <w:t xml:space="preserve">Etude biométrique des capsules céphaliques des larves d'Aedes aegypti et d'Aedes polynesiensis. Recherche d'un critère de différenciation sexuelle précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Colombani</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n° 14/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-63</w:t>
+                <w:t xml:space="preserve">Albert Tetuanui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 34/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709124v1</w:t>
+                <w:t xml:space="preserve">hal-04709091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude biométrique des capsules céphaliques des larves d'Aedes aegypti et d'Aedes polynesiensis. Recherche d'un critère de différenciation sexuelle précoce</w:t>
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. II. Evaluation trois mois après traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Tetuanui</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n° 34/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-39</w:t>
+                <w:t xml:space="preserve">Henri Frogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 14/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709091v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'Aedes aegypti et d'Aedes polynesiensis, vecteurs de dengue et de filariose, avec le copépode prédateur Mesocyclops aspericornis. Essais de terrain dans des petites îles du Pacifique</w:t>
               </w:r>
@@ -4807,316 +4807,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Huahine. I. Prospection et recherche de sites d'étude</w:t>
+                <w:t xml:space="preserve">Un programme BASIC d'estimation de paramètres de deux populations animales sujettes à migrations entre deux zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n°10/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°14/87/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701287v1</w:t>
+                <w:t xml:space="preserve">hal-04701272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Tikehau. I. Prospection et recherche de sites d'étude. Proposition de lutte intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport ITRMLM n°12/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme BASIC d'estimation de paramètres de deux populations animales sujettes à migrations entre deux zones</w:t>
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Huahine. I. Prospection et recherche de sites d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n°14/87/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-25</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Teriitepo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°10/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701272v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle biologique d'Aedes aegypti et Aedes polynesiensis avec le copépode prédateur Mesocyclops aspericornis</w:t>
               </w:r>
@@ -5623,168 +5623,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications des structures de peuplement des invertébrés lotiques tropicaux provoquées par plusieurs cycles d'épandage d'insecticides antisimulidiens: Temephos et Chlorphoxim</w:t>
+                <w:t xml:space="preserve">De l'incidence de la durée d'immersion des filets sur l'estimation de l'intensité de la dérive de jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapport ORSTOM-Bouaké n°45, ORSTOM Bouaké, Côte d'Ivoire. 1981, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Troubat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44, IRD ex-ORSTOM. 1981, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693575v1</w:t>
+                <w:t xml:space="preserve">hal-04693505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'incidence de la durée d'immersion des filets sur l'estimation de l'intensité de la dérive de jour</w:t>
+                <w:t xml:space="preserve">Modifications des structures de peuplement des invertébrés lotiques tropicaux provoquées par plusieurs cycles d'épandage d'insecticides antisimulidiens: Temephos et Chlorphoxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ORSTOM-Bouaké n°45, ORSTOM Bouaké, Côte d'Ivoire. 1981, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Troubat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04693505v1</w:t>
+                <w:t xml:space="preserve">hal-04693575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6128,51 +6128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC52598"/>
+    <w:nsid w:val="A8E214FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lardeux-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7230-7616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ravelo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103914" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Zambrana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.05.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02573.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01257049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loayza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouchit&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val&#233;ro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03368613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Buhezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Aguilar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cadima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Villaroel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves S&#233;chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faaruia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loncke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cheffort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Colombani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frogier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tetuanui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poata Tuhiti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Teriitepo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dejoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Gibon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouattara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Troubat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lardeux-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7230-7616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ravelo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103914" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Zambrana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.05.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02573.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01257049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loayza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouchit&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val&#233;ro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03368613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Buhezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Aguilar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cadima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Villaroel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves S&#233;chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faaruia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loncke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cheffort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tetuanui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Colombani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frogier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poata Tuhiti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Teriitepo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dejoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Gibon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouattara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Troubat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>