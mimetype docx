--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">031266673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=DNbCpp4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,1881 +209,1881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First concrete documentation for presence of Aedes (Stegomyia) albopictus in Bolivia: dispelling previous anecdotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Tejerina-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, e240063 [10 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0074-02760240063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of Triatoma breyeri (Reduviidae, Triatominae) in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Llanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (7), pp.e0307989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0307989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning and wing interferential patterns identify Anopheles species and discriminate amongst Gambiae complex species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon-Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.13895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-41114-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chagas disease vectors identification using visible and near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Depickère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ravelo-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 197, pp.103914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2019.103914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias due to methods of parasite detection when estimating prevalence of infection of Triatoma infestans by Trypanosoma cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Depickère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vector Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (2), pp.285-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvec.12224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental control of Triatoma infestans in poor rural villages of Bolivia through community participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Depickère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Zambrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/trstmh/tru205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche invasion, competition and coexistence amongst wild and domestic Bolivian populations of Chagas vector Triatoma infestans (Hemiptera, Reduviidae, Triatominae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 336 (4), pp.183-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transmission parameters between Anopheles argyritarsis and Anopheles pseudopunctipennis in two ecologically different localities of Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Tejerina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libia Torrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-12-282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Exon-Primed Intron-Crossing (EPIC) PCR primers for the malaria vector Anopheles pseudopunctipennis (Diptera : Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Tejerina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Ursic-Bedoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6), pp.398-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide resistance of Triatoma infestans (Hemiptera, Reduviidae) vector of Chagas disease in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Depickère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (9), pp.1037-1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254858v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide resistance of Triatoma infestans (Hemiptera, Reduviidae) vector of Chagas disease in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Depickère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (9), pp.1037-1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254669v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anopheles of Bolivia : new records with an updated and annotated checklist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libia Torrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332 (5), pp.489-499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01257049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physiological time analysis of the duration of the gonotrophic cycle of Anopheles pseudopunctipennis and its implications for malaria transmission in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Tejerina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-7-141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory colonization of Anopheles pseudopunctipennis (Diptera : Culicidae) without forced mating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Host choice and human blood index of Anopheles pseudopunctipennis in a village of the Andean valleys of Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Loayza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01254721v1</w:t>
+                <w:t xml:space="preserve">hal-01254119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host choice and human blood index of Anopheles pseudopunctipennis in a village of the Andean valleys of Bolivia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laboratory colonization of Anopheles pseudopunctipennis (Diptera : Culicidae) without forced mating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenka Tejerina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libia Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (1), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 330 (8), pp.571-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254119v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la structure des populations d'albacores (Thunnus albacares) dans l'Atlantique tropical par l'analyse des chiffres d'infestations parasitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Commission for the Conservation of Atlantic Tunas Collective Volume of Scientific Papers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 17 (1), pp.68-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2072,505 +2093,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortless counting of sorted Culicoides from light-traps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effortless Counting of Sorted Culicoides (Diptera: Cerapotogonidae) from Light-Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenka Tejerina-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd European Society for Vector Ecology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994445v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VECTOBOL : An Initiative Investigating Vector Biodiversity in Bolivia that could inspire European laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Valéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Valéro</w:t>
+                <w:t xml:space="preserve">Bruno Granouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Society of Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S6-P03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortless Counting of Sorted Culicoides (Diptera: Cerapotogonidae) from Light-Traps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effortless counting of sorted Culicoides from light-traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenka Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIrd European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. e-SOVE, XXIIIrd European Society for Vector Ecology Conference, pp.152, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15040344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007388v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. IEEE Computer Society, 2015, 2015 IEEE 27. International Conference on Tools with Artificial Intelligence (ICTAI). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2580,394 +2601,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conozca mejor al mal de Chagas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Buhezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libia Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03368613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limpieza profunda. Un metodo simple para eliminar las vinchucas de mi casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libia Torrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03370140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauka timbuku, yaiko vaera timbuku mbae !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cadima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Villaroel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03370131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matemos a la vinchuca para vivir sin Chagas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cadima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmar Villaroel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03370107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2977,91 +2998,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALTERNATIVES. What alternatives to the chemical control of Chagas disease vectors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03370290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3071,2714 +3092,2714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de la fauna de culícidos vectores de enfermedades en el eje metropolitano de Cochabamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libia Torrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DB-07, Universidad Mayor de San Simon, Cochabmba, Bolivia; IRD - UMR MIVEGEC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre le paludisme et les leishmanioses en Bolivie: Améliorer les connaissances entomologiques en vue d'un contrôle simultané des vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2001, pp.1-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les moustiques vecteurs et nuisants aux Tuamotu: Contrôle des terriers du crabe terrestre Cardisoma carnifex. 2. Deuxieme traitement et étude après traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document DOC / LIN / IRD / 04 / 00, Laboratoire des Insectes Nuisibles - IRD. 2000, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Exemple du village de Tiputa (atoll de rangiroa). Manuel à l'usage des agents communautaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Lutte contre les moustiques vecteurs et nuisants aux Tuamotu: Contrôle des terriers du crabe terrestre Cardisoma carnifex. 1. Etude avant traitement et traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Document Doc / LIN / IRD / 07-99, Laboratoire des Insectes Nuisibles - IRD, Montpellier, France. 1999, pp.1-28</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document Doc / LIN / IRD / 32 / 99, Laboratoire des Insectes Nuisibles - IRD. 1999, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762773v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement, observations 6 mois après traitement. Bilan de la lutte dans le village de Tiputa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Exemple du village de Tiputa (atoll de rangiroa). Manuel à l'usage des agents communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document Doc / LIN / IRD / 07-99, Laboratoire des Insectes Nuisibles - IRD, Montpellier, France. 1999, pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Loncke</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04762574v1</w:t>
+                <w:t xml:space="preserve">hal-04762773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les moustiques vecteurs et nuisants aux Tuamotu: Contrôle des terriers du crabe terrestre Cardisoma carnifex. 1. Etude avant traitement et traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement, observations 6 mois après traitement. Bilan de la lutte dans le village de Tiputa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Séchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Document Doc / LIN / IRD / 32 / 99, Laboratoire des Insectes Nuisibles - IRD. 1999, pp.1-22</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cheffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOC / LIN / IRD / 30 / 99, Laboratoire des Insectes Nuisibles - IRD. 1999, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763105v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la quatrième phase: Suivi du traitement; Observations un mois et demi après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1998, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la troisième phase: Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1998, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées de Tuamotu&amp;quot;. Rapport concernant la première phase: Analyse des données préalable au contrôle des moustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la deuxième phase: Récolte et quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-13</w:t>
+              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754042v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées des Tuamotu&amp;quot;. Rapport concernant la deuxième phase: Récolte et quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Etude &amp;quot;Lutte contre les moustiques vecteurs et nuisants dans les zones habitées de Tuamotu&amp;quot;. Rapport concernant la première phase: Analyse des données préalable au contrôle des moustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-28</w:t>
+              <w:t xml:space="preserve">S.N.C. Pae Tai-Pae Uta, Tahiti, French Polynesia. 1997, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754106v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition pour la mise en place d'un dispositif de surveillance entomologique de la transmission du virus de la dengue en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document technique d'entomologie médicale ORSTOM / Institut Malardé, Institut Louis Malardé, Tahiti, French Polynesia. 1996, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point et évaluation d'une technique de lutte contre Leptoconops (Styloconops) albiventris de Meijere 1915, le nono blanc des plages de l'archipel des Marquises. Protocole d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Séchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doc-Tec. ITRMLM / ORSTOM Décembre 1993, Institut Louis Malardé, Tahiti, French Polynesia. 1993, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traçage automatique de cartes d'isovaleurs. Adaptation du programme MAP (Davaud, 1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport IRTMLM n° ITRM/11/90/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1990, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la lutte intégrée contre les moustiques vecteurs en Polynésie Française: Essais de lutte biologique avec le copépode Mesocyclops aspericornis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Décision d'aide n°86.S.0891, IRD - Institut de recherche pour le developpement. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Kiritani et Nakasuji (modifié par Manly) pour l'étude des populations animales se développant par stades. Programme BASIC d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport ITRMLM n° 27/89/ITRM/Doc-Ent, Institut Louis Malardé, Tahiti; IRD - Institut de recherche pour le developpement. 1989, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude biométrique des capsules céphaliques des larves d'Aedes aegypti et d'Aedes polynesiensis. Recherche d'un critère de différenciation sexuelle précoce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Estimation des paramètres démographiques d'une population par le modèle de Jolly-Seber. Programme BASIC d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°3/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Tetuanui</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04709091v1</w:t>
+                <w:t xml:space="preserve">hal-04709112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. II. Evaluation trois mois après traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Etude biométrique des capsules céphaliques des larves d'Aedes aegypti et d'Aedes polynesiensis. Recherche d'un critère de différenciation sexuelle précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Colombani</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n° 14/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-63</w:t>
+                <w:t xml:space="preserve">Albert Tetuanui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 34/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709124v1</w:t>
+                <w:t xml:space="preserve">hal-04709091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'Aedes aegypti et d'Aedes polynesiensis, vecteurs de dengue et de filariose, avec le copépode prédateur Mesocyclops aspericornis. Essais de terrain dans des petites îles du Pacifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. II. Evaluation trois mois après traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-71</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Frogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 14/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709108v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. III. Evaluation six mois après traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Contrôle d'Aedes aegypti et d'Aedes polynesiensis, vecteurs de dengue et de filariose, avec le copépode prédateur Mesocyclops aspericornis. Essais de terrain dans des petites îles du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poata Tuhiti</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04709132v1</w:t>
+                <w:t xml:space="preserve">hal-04709108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de plusieurs droites de regression. Programme BASIC d'application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. III. Evaluation six mois après traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n°38/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-22</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poata Tuhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n° 15/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709098v1</w:t>
+                <w:t xml:space="preserve">hal-04709132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres démographiques d'une population par le modèle de Jolly-Seber. Programme BASIC d'application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Comparaison de plusieurs droites de regression. Programme BASIC d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport ITRMLM n°3/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-24</w:t>
+              <w:t xml:space="preserve">Rapport ITRMLM n°38/88/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1988, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709112v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme BASIC d'estimation de paramètres de deux populations animales sujettes à migrations entre deux zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. I. Etude avant traitement - traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n°14/87/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport IRTMLM n°13/87/ITRM/Doc-Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701272v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Tikehau. I. Prospection et recherche de sites d'étude. Proposition de lutte intégrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un programme BASIC d'estimation de paramètres de deux populations animales sujettes à migrations entre deux zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°14/87/ITRM/Doc.Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Kay</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04701301v1</w:t>
+                <w:t xml:space="preserve">hal-04701272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Huahine. I. Prospection et recherche de sites d'étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Tikehau. I. Prospection et recherche de sites d'étude. Proposition de lutte intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Colombani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rapport ITRMLM n°10/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°12/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701287v1</w:t>
+                <w:t xml:space="preserve">hal-04701301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle biologique d'Aedes aegypti et Aedes polynesiensis avec le copépode prédateur Mesocyclops aspericornis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Huahine. I. Prospection et recherche de sites d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Séchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">T16/181/V2/98 n° 850 343, IRD - Institut de recherche pour le developpement; Institut Louis Malardé, Tahiti. 1987, pp.1-40</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faaruia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Teriitepo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport ITRMLM n°10/87/ITRM/Doc-Ent., Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700184v1</w:t>
+                <w:t xml:space="preserve">hal-04701287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre Aedes polynesiensis avec le copépode Mesocyclops aspericornis. Experimentation à Rangiroa. I. Etude avant traitement - traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrôle biologique d'Aedes aegypti et Aedes polynesiensis avec le copépode prédateur Mesocyclops aspericornis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Séchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport IRTMLM n°13/87/ITRM/Doc-Ent, Institut Louis Malardé, Tahiti, French Polynesia. 1987, pp.1-69</w:t>
+              <w:t xml:space="preserve">T16/181/V2/98 n° 850 343, IRD - Institut de recherche pour le developpement; Institut Louis Malardé, Tahiti. 1987, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701296v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du terminal méthanier de Montoir sur l'ichtyofaune estuarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DERO 86.09-MR, IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 1986, pp.1-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance biologique des ouvrages de prise d'eau du terminal méthanier de Montoir. Impact sur l'ichtyofaune estuarienne. Mai 1985-Janvier 1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DERO/MR Labo EBN, IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 1986, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats des observations réalisées en 1984 sur le site du terminal méthanier de Montoir-sur-Loire. Effets des ouvrages de prise d'eau sur l'ichtyofaune estuarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DERO/MR Labo EBN, IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 1985, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'impact du traitement au Chlorphoxim de quelques rivières de Côte d'Ivoire durant la saison des pluies 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ORSTOM-Bouaké n°47, IRD - Institut de recherche pour le developpement. 1982, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des données écologiques. Programmes réalisables sur calculatrices H.P 67/97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ORSTOM-Bouaké n°46, IRD - Institut de recherche pour le developpement. 1982, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'incidence de la durée d'immersion des filets sur l'estimation de l'intensité de la dérive de jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Troubat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44, IRD ex-ORSTOM. 1981, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des structures de peuplement des invertébrés lotiques tropicaux provoquées par plusieurs cycles d'épandage d'insecticides antisimulidiens: Temephos et Chlorphoxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport ORSTOM-Bouaké n°45, ORSTOM Bouaké, Côte d'Ivoire. 1981, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5788,171 +5809,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie, écologie et dynamique de population de l'éperlan (Osmerus eperlanus, L.) (Poisson, Clupéiforme, Osméridé) dans l'estuaire de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Bretagne Occidentale (UBO), Brest, 1986. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04699409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de stocks séparés d'Albacores (Thunnus albacares) dans l'Atlantique Tropical par l'étude des chiffres d'infestation parasitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Ecole Nationale Agronomique de Rennes, 1980. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04757924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5962,105 +5983,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filariose de Bancroft en Polynésie française: Le point de vue d'un entomologiste médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier 1, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04756353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6128,51 +6149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8E214FD"/>
+    <w:nsid w:val="462C8FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6359,51 +6380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lardeux-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7230-7616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ravelo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103914" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Zambrana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.05.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02573.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01257049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loayza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouchit&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val&#233;ro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03368613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Buhezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Aguilar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cadima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Villaroel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves S&#233;chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faaruia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loncke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cheffort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tetuanui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Colombani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frogier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poata Tuhiti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Teriitepo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dejoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Gibon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouattara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Troubat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lardeux-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7230-7616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DNbCpp4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Depick&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ravelo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103914" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Zambrana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.05.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02573.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01257049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.11.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loayza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouchit&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03368613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Buhezo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cadima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Villaroel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03370290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves S&#233;chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faaruia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loncke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cheffort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tetuanui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Colombani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frogier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poata Tuhiti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Teriitepo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700184v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dejoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Gibon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouattara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Troubat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04699409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04756353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>